--- v0 (2026-05-13)
+++ v1 (2026-10-20)
@@ -1,20414 +1,4538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="760C39D7" w14:textId="6972F927" w:rsidR="009B0207" w:rsidRPr="00F65E2D" w:rsidRDefault="009B0207" w:rsidP="005D28FA">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+    <w:p w14:paraId="718399A1" w14:textId="697C5D42" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>عنوان رویداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استارتاپ‌ویکند هوش مصنوعی مشهد </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>۲۰۲۶</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A99FA9" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="00000000" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1DD8C1F6">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665EFF11" w14:textId="5F22EB7F" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بخش اول: اطلاعات فردی </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656C25DC" w14:textId="1C8C2C15" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F55E57" w14:textId="24FC6EDF" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ایمیل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6030D4EB" w14:textId="0120845C" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>شماره تماس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6526BE" w14:textId="1C90A6D3" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>نام دانشگاه / سازمان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601D4E57" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D21F90" w14:textId="79C6F120" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="00000000" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1F95CEAA">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16119B5A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>بخش دوم: ایده اصلی (هسته اصلی ارزیابی)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C817C79" w14:textId="7C2FADD9" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عنوان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایده: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E911150" w14:textId="7F798DBF" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>بیانیه مسئله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E51FE5C" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کاربر یا مخاطب شما کیست؟ مشکلی که قرار است حل شود چیست و چرا حل کردن آن اهمیت دارد؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0897B9" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E675EA" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E67ACB6" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38EF2CA1" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C68EE8A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A8EBFB" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FF25F7" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A88E4B" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A97D02A" w14:textId="4883E823" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="001A2B4E" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidR="009A24EC" w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>راه‌حل پیشنهادی</w:t>
+      </w:r>
+      <w:r w:rsidR="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D198C56" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>راه‌حل شما برای رفع این مشکل چیست؟ ایده اصلی شما چگونه کار می‌کند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6046A9" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21493118" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188D0694" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01751907" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D7E825" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CF6B1A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B8125B" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045238EE" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6829981B" w14:textId="536AD5A0" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>کاربرد هوش مصنوعی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBD2DFC" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوش مصنوعی دقیقاً در کجای راه‌حل شما نقش دارد؟ از چه تکنولوژی‌هایی (مثل پردازش زبان طبیعی، بینایی ماشین، یادگیری عمیق) استفاده خواهد شد؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37714021" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767DF1E1" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B8CA9D" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DE088E" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CD3365" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6321E4FA" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D25E314" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568C3D72" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C8D972" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152F0292" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF41C2B" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A03B49" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A99DEC8" w14:textId="0AD54D09" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ارزش‌آفرینی و تمایز</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C048E5F" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>چه چیزی ایده شما را از راه‌حل‌های موجود در بازار متمایز می‌کند؟ مزیت رقابتی شما چیست؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F9D218" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFDB742" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAE8C53" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17ACABFB" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C324025" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2362676A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBDCA26" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A87431" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5720A9CC" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4DF46A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D6CC0C" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="00000000" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5126107F">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5EB3AA" w14:textId="6CB5D394" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>بخش سوم: برنامه اجرایی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...301 lines deleted...]
-          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و بومی سازی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281F494A" w14:textId="18147645" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>نمونه اولیه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MVP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>۴۸</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ساعت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B6F21" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>چگونه قصد دارید در طول رویداد، یک نمونه اولیه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MVP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از این ایده بسازید؟ مهم‌ترین ویژگی‌هایی که روی آنها تمرکز خواهید کرد چیست؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FFFB9E" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9BC93A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313D236B" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF31743" w14:textId="22D70F70" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>نیازهای فنی و داده‌ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ی:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD029BF" w14:textId="3B072B91" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>به چه داده‌هایی برای آموزش یا اجرای مدل هوش مصنوعی خود نیاز دارید؟ به چه زیرساخت یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> API</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هایی دسترسی نیاز دارید؟ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E0194" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C127DED" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEA39A6" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F0700A" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDE7E5E" w14:textId="182FB33A" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>تطابق با زیست‌بوم مشه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>د:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A2D143" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ایده شما چه ارتباطی با نیازها، صنایع یا مزیت‌های رقابتی استان خراسان رضوی و شهر مشهد دارد؟ (اختیاری اما امتیاز مثبت دارد)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645BDD5C" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEE6D97" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2028F37E" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7249063C" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF5A233" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E7E921" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E07D6E9" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E42CD94" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="00000000" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3C53AF94">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D5A997" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...1799 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>يافته ها</w:t>
-[...5199 lines deleted...]
-        <w:pStyle w:val="9"/>
+        <w:t>بخش چهارم: پیوست‌ها و اطلاعات تکمیلی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D7E564" w14:textId="1AE37702" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="423"/>
-[...88 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>آپلود فایل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7387F781" w14:textId="300474FB" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>در صورت تمایل، می‌توانید مستندات تکمیلی، اسلایدها یا شمای کلی از معماری فنی خود را آپلود کنید</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A045BD">
-[...243 lines deleted...]
-        <w:pStyle w:val="9"/>
+    </w:p>
+    <w:p w14:paraId="422F0952" w14:textId="77777777" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="423"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="9"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>تاییدیه نهایی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18955CEF" w14:textId="7B8A2BAD" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="009A24EC" w:rsidP="009A24EC">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="423"/>
-[...128 lines deleted...]
-          <w:rtl/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>من تایید می‌کنم که تمام اطلاعات وارد شده صحیح است و ایده ارائه شده، اصلی و متعلق ثبت‌کننده است</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A24EC">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271C5062" w14:textId="04EA66DF" w:rsidR="009B0207" w:rsidRPr="00A045BD" w:rsidRDefault="00C65579" w:rsidP="007F28ED">
-[...8374 lines deleted...]
-      <w:rtlGutter/>
+    <w:p w14:paraId="2DDAC472" w14:textId="77777777" w:rsidR="00153DB8" w:rsidRPr="009A24EC" w:rsidRDefault="00153DB8" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00153DB8" w:rsidRPr="009A24EC" w:rsidSect="009A24EC">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="156543E0" w14:textId="77777777" w:rsidR="005406D6" w:rsidRDefault="005406D6" w:rsidP="00E52F4C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A0C169C" w14:textId="77777777" w:rsidR="00A0276E" w:rsidRDefault="00A0276E" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67C18CB3" w14:textId="77777777" w:rsidR="005406D6" w:rsidRDefault="005406D6" w:rsidP="00E52F4C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1CB8A3C8" w14:textId="77777777" w:rsidR="00A0276E" w:rsidRDefault="00A0276E" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Traffic">
-[...41 lines deleted...]
-  <w:font w:name="B Zar">
+  <w:font w:name="B Yekan">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="B2"/>
-[...12 lines deleted...]
-    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...74 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00853924" w14:textId="77777777" w:rsidR="005406D6" w:rsidRDefault="005406D6" w:rsidP="00E52F4C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="64A95AA2" w14:textId="77777777" w:rsidR="00A0276E" w:rsidRDefault="00A0276E" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B696CF4" w14:textId="77777777" w:rsidR="005406D6" w:rsidRDefault="005406D6" w:rsidP="00E52F4C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34A7959D" w14:textId="77777777" w:rsidR="00A0276E" w:rsidRDefault="00A0276E" w:rsidP="009A24EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="329337E7" w14:textId="45AAD6F3" w:rsidR="00E52F4C" w:rsidRPr="002E7436" w:rsidRDefault="00581789" w:rsidP="009E194A">
+  <w:p w14:paraId="701A0AF6" w14:textId="3971CE6A" w:rsidR="009A24EC" w:rsidRPr="009A24EC" w:rsidRDefault="001A2B4E" w:rsidP="009A24EC">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-      </w:tabs>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="B Titr"/>
-[...3 lines deleted...]
-        <w:lang w:bidi="fa-IR"/>
+        <w:rFonts w:cs="B Yekan"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E7436">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="B Titr"/>
         <w:noProof/>
-        <w:sz w:val="40"/>
-[...1 lines deleted...]
-        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...166 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BDE4E7F" wp14:editId="68D6FA50">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="542925" cy="542925"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="154927511" name="Picture 2" descr="پارک علم و فناوری خراسان"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 7" descr="پارک علم و فناوری خراسان"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="542925" cy="542925"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="002E7436" w:rsidRPr="002E7436">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="B Titr" w:hint="cs"/>
         <w:noProof/>
-        <w:sz w:val="40"/>
-        <w:szCs w:val="40"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475B2FEA" wp14:editId="53E4DB26">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5219700</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-87630</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="714375" cy="714375"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="527177197" name="Picture 1" descr="مرکز رشد و فناوری دانشگاه پیام نور خراسان رضوی"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 5" descr="مرکز رشد و فناوری دانشگاه پیام نور خراسان رضوی"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="714375" cy="714375"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="009A24EC" w:rsidRPr="009A24EC">
+      <w:rPr>
+        <w:rFonts w:cs="B Yekan"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
         <w:rtl/>
-        <w:lang w:bidi="fa-IR"/>
+        <w:lang w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t>همایش ملی روان شناسی، علوم تربیتی و سبک زندگی هوشمند</w:t>
+      <w:t xml:space="preserve">استارتاپ‌ویکند هوش مصنوعی مشهد </w:t>
+    </w:r>
+    <w:r w:rsidR="009A24EC" w:rsidRPr="009A24EC">
+      <w:rPr>
+        <w:rFonts w:cs="B Yekan"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>۲۰۲۶</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032B46EF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DA880BE4">
+    <w:nsid w:val="39716A3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47E4833E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...88 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DBF7C00"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ACA60980"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-"/>
-[...261 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E943007"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B0D3F47"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8F10BE40"/>
+    <w:tmpl w:val="6AA47D26"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC31777"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE65292"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C29EE35C"/>
+    <w:tmpl w:val="D3E6B5BE"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1540 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="1" w16cid:durableId="1038355475">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="680669245">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1602452913">
+  <w:num w:numId="2" w16cid:durableId="1603611626">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="610092202">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="3" w16cid:durableId="1450122996">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1892155938">
-[...269 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="1979187658">
+  <w:num w:numId="4" w16cid:durableId="1544170414">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...124 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:gutterAtTop/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B0207"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00790292"/>
+    <w:rsidRoot w:val="009A24EC"/>
+    <w:rsid w:val="00000988"/>
+    <w:rsid w:val="000014E2"/>
+    <w:rsid w:val="0000162A"/>
+    <w:rsid w:val="00002BED"/>
+    <w:rsid w:val="00004B3D"/>
+    <w:rsid w:val="00005487"/>
+    <w:rsid w:val="00007E37"/>
+    <w:rsid w:val="00010ACC"/>
+    <w:rsid w:val="00011610"/>
+    <w:rsid w:val="00011AFE"/>
+    <w:rsid w:val="00011D98"/>
+    <w:rsid w:val="00013CC1"/>
+    <w:rsid w:val="00014166"/>
+    <w:rsid w:val="00015C1C"/>
+    <w:rsid w:val="00024852"/>
+    <w:rsid w:val="00027BCA"/>
+    <w:rsid w:val="00032789"/>
+    <w:rsid w:val="00033449"/>
+    <w:rsid w:val="0003350D"/>
+    <w:rsid w:val="000337CC"/>
+    <w:rsid w:val="00034FBE"/>
+    <w:rsid w:val="00035C87"/>
+    <w:rsid w:val="00036AD5"/>
+    <w:rsid w:val="0003750F"/>
+    <w:rsid w:val="00037F03"/>
+    <w:rsid w:val="00040786"/>
+    <w:rsid w:val="00042A44"/>
+    <w:rsid w:val="00044641"/>
+    <w:rsid w:val="0004487D"/>
+    <w:rsid w:val="000456EF"/>
+    <w:rsid w:val="00045CB9"/>
+    <w:rsid w:val="00047F37"/>
+    <w:rsid w:val="000553D2"/>
+    <w:rsid w:val="0005558D"/>
+    <w:rsid w:val="000613C6"/>
+    <w:rsid w:val="000626FF"/>
+    <w:rsid w:val="00062A41"/>
+    <w:rsid w:val="000649E9"/>
+    <w:rsid w:val="000711D6"/>
+    <w:rsid w:val="000717CA"/>
+    <w:rsid w:val="000734BB"/>
+    <w:rsid w:val="000734F0"/>
+    <w:rsid w:val="00073B20"/>
+    <w:rsid w:val="000747FA"/>
+    <w:rsid w:val="00074E8D"/>
+    <w:rsid w:val="000758E0"/>
+    <w:rsid w:val="00075BB8"/>
+    <w:rsid w:val="00076967"/>
+    <w:rsid w:val="0008115C"/>
+    <w:rsid w:val="00083D07"/>
+    <w:rsid w:val="00084480"/>
+    <w:rsid w:val="00084979"/>
+    <w:rsid w:val="00084ACE"/>
+    <w:rsid w:val="000863E9"/>
+    <w:rsid w:val="000866C8"/>
+    <w:rsid w:val="00092036"/>
+    <w:rsid w:val="0009219F"/>
+    <w:rsid w:val="00092F95"/>
+    <w:rsid w:val="000936D8"/>
+    <w:rsid w:val="00094377"/>
+    <w:rsid w:val="00095E16"/>
+    <w:rsid w:val="00096CE1"/>
+    <w:rsid w:val="00097230"/>
+    <w:rsid w:val="00097361"/>
+    <w:rsid w:val="000976C2"/>
+    <w:rsid w:val="00097C83"/>
+    <w:rsid w:val="000A03A1"/>
+    <w:rsid w:val="000A0B1A"/>
+    <w:rsid w:val="000A20CD"/>
+    <w:rsid w:val="000A2F46"/>
+    <w:rsid w:val="000A480F"/>
+    <w:rsid w:val="000B18BD"/>
+    <w:rsid w:val="000B1F4F"/>
+    <w:rsid w:val="000B2DB8"/>
+    <w:rsid w:val="000B63A8"/>
+    <w:rsid w:val="000C0523"/>
+    <w:rsid w:val="000C0E8C"/>
+    <w:rsid w:val="000C13AB"/>
+    <w:rsid w:val="000C151F"/>
+    <w:rsid w:val="000C25E1"/>
+    <w:rsid w:val="000C2609"/>
+    <w:rsid w:val="000C30D1"/>
+    <w:rsid w:val="000C3215"/>
+    <w:rsid w:val="000C4562"/>
+    <w:rsid w:val="000C48A3"/>
+    <w:rsid w:val="000C4995"/>
+    <w:rsid w:val="000C5A2F"/>
+    <w:rsid w:val="000C74F3"/>
+    <w:rsid w:val="000D0334"/>
+    <w:rsid w:val="000D0773"/>
+    <w:rsid w:val="000D16E7"/>
+    <w:rsid w:val="000D1C0B"/>
+    <w:rsid w:val="000D2AB4"/>
+    <w:rsid w:val="000D2C32"/>
+    <w:rsid w:val="000D3096"/>
+    <w:rsid w:val="000D5C4E"/>
+    <w:rsid w:val="000D5E68"/>
+    <w:rsid w:val="000D76F4"/>
+    <w:rsid w:val="000D7ACF"/>
+    <w:rsid w:val="000D7FFB"/>
+    <w:rsid w:val="000E07AB"/>
+    <w:rsid w:val="000E156C"/>
+    <w:rsid w:val="000E1951"/>
+    <w:rsid w:val="000E382C"/>
+    <w:rsid w:val="000E390D"/>
+    <w:rsid w:val="000E3D29"/>
+    <w:rsid w:val="000E46DB"/>
+    <w:rsid w:val="000E7BC6"/>
+    <w:rsid w:val="000F2BD1"/>
+    <w:rsid w:val="000F511A"/>
+    <w:rsid w:val="000F537D"/>
+    <w:rsid w:val="000F538B"/>
+    <w:rsid w:val="000F65CB"/>
+    <w:rsid w:val="000F6B4A"/>
+    <w:rsid w:val="000F7248"/>
+    <w:rsid w:val="00100112"/>
+    <w:rsid w:val="00100C58"/>
+    <w:rsid w:val="00100C7A"/>
+    <w:rsid w:val="00103167"/>
+    <w:rsid w:val="00105E95"/>
+    <w:rsid w:val="00106076"/>
+    <w:rsid w:val="0010648A"/>
+    <w:rsid w:val="0011079B"/>
+    <w:rsid w:val="00110812"/>
+    <w:rsid w:val="001123CD"/>
+    <w:rsid w:val="001125D1"/>
+    <w:rsid w:val="0011363B"/>
+    <w:rsid w:val="00114644"/>
+    <w:rsid w:val="00122BFE"/>
+    <w:rsid w:val="00123420"/>
+    <w:rsid w:val="00124718"/>
+    <w:rsid w:val="00125656"/>
+    <w:rsid w:val="00125E90"/>
+    <w:rsid w:val="0013280E"/>
+    <w:rsid w:val="00137846"/>
+    <w:rsid w:val="00137C4F"/>
+    <w:rsid w:val="00141A23"/>
+    <w:rsid w:val="00146A34"/>
+    <w:rsid w:val="00147F49"/>
+    <w:rsid w:val="001505B8"/>
+    <w:rsid w:val="00150C1C"/>
+    <w:rsid w:val="001514E6"/>
+    <w:rsid w:val="00152CEE"/>
+    <w:rsid w:val="00153DB8"/>
+    <w:rsid w:val="0015504B"/>
+    <w:rsid w:val="0015700D"/>
+    <w:rsid w:val="0016016B"/>
+    <w:rsid w:val="00160BA0"/>
+    <w:rsid w:val="00161587"/>
+    <w:rsid w:val="00162E6B"/>
+    <w:rsid w:val="00163EE7"/>
+    <w:rsid w:val="00164F6B"/>
+    <w:rsid w:val="00165E8C"/>
+    <w:rsid w:val="001675A3"/>
+    <w:rsid w:val="00170614"/>
+    <w:rsid w:val="00171433"/>
+    <w:rsid w:val="00171799"/>
+    <w:rsid w:val="0017193C"/>
+    <w:rsid w:val="00172177"/>
+    <w:rsid w:val="00172A7E"/>
+    <w:rsid w:val="001731B3"/>
+    <w:rsid w:val="00175984"/>
+    <w:rsid w:val="00180DDA"/>
+    <w:rsid w:val="00181425"/>
+    <w:rsid w:val="00181741"/>
+    <w:rsid w:val="001822A5"/>
+    <w:rsid w:val="0018248F"/>
+    <w:rsid w:val="00182823"/>
+    <w:rsid w:val="0018336D"/>
+    <w:rsid w:val="001854B2"/>
+    <w:rsid w:val="00190142"/>
+    <w:rsid w:val="001904B9"/>
+    <w:rsid w:val="00190A39"/>
+    <w:rsid w:val="00190FFB"/>
+    <w:rsid w:val="00191621"/>
+    <w:rsid w:val="00191DC2"/>
+    <w:rsid w:val="00191F50"/>
+    <w:rsid w:val="0019238E"/>
+    <w:rsid w:val="00192C63"/>
+    <w:rsid w:val="00195210"/>
+    <w:rsid w:val="0019678C"/>
+    <w:rsid w:val="00196B20"/>
+    <w:rsid w:val="00196D0F"/>
+    <w:rsid w:val="0019739F"/>
+    <w:rsid w:val="001978EA"/>
+    <w:rsid w:val="001A0617"/>
+    <w:rsid w:val="001A0C90"/>
+    <w:rsid w:val="001A0DD2"/>
+    <w:rsid w:val="001A13F7"/>
+    <w:rsid w:val="001A2B4E"/>
+    <w:rsid w:val="001A50B5"/>
+    <w:rsid w:val="001A77D9"/>
+    <w:rsid w:val="001B1479"/>
+    <w:rsid w:val="001B2B0D"/>
+    <w:rsid w:val="001B319A"/>
+    <w:rsid w:val="001B3644"/>
+    <w:rsid w:val="001B3D86"/>
+    <w:rsid w:val="001B3FB6"/>
+    <w:rsid w:val="001B421E"/>
+    <w:rsid w:val="001B4286"/>
+    <w:rsid w:val="001B5998"/>
+    <w:rsid w:val="001B6E51"/>
+    <w:rsid w:val="001C0B43"/>
+    <w:rsid w:val="001C28A8"/>
+    <w:rsid w:val="001C2A57"/>
+    <w:rsid w:val="001C3246"/>
+    <w:rsid w:val="001C325A"/>
+    <w:rsid w:val="001C34E7"/>
+    <w:rsid w:val="001C51B2"/>
+    <w:rsid w:val="001C54E4"/>
+    <w:rsid w:val="001C54E5"/>
+    <w:rsid w:val="001C6F48"/>
+    <w:rsid w:val="001C71D0"/>
+    <w:rsid w:val="001D1675"/>
+    <w:rsid w:val="001D1FC0"/>
+    <w:rsid w:val="001D28CB"/>
+    <w:rsid w:val="001D4E12"/>
+    <w:rsid w:val="001D612F"/>
+    <w:rsid w:val="001E146E"/>
+    <w:rsid w:val="001E15B8"/>
+    <w:rsid w:val="001E196E"/>
+    <w:rsid w:val="001E1AEC"/>
+    <w:rsid w:val="001E24B9"/>
+    <w:rsid w:val="001E2C8C"/>
+    <w:rsid w:val="001E406B"/>
+    <w:rsid w:val="001E42B6"/>
+    <w:rsid w:val="001E7B9A"/>
+    <w:rsid w:val="001F06FD"/>
+    <w:rsid w:val="001F2CE1"/>
+    <w:rsid w:val="001F2D5A"/>
+    <w:rsid w:val="001F38B9"/>
+    <w:rsid w:val="001F48BA"/>
+    <w:rsid w:val="001F4935"/>
+    <w:rsid w:val="001F5820"/>
+    <w:rsid w:val="00200967"/>
+    <w:rsid w:val="002015B4"/>
+    <w:rsid w:val="00205CA9"/>
+    <w:rsid w:val="00205CC7"/>
+    <w:rsid w:val="00206A64"/>
+    <w:rsid w:val="00207120"/>
+    <w:rsid w:val="00211234"/>
+    <w:rsid w:val="00213A03"/>
+    <w:rsid w:val="00213AB2"/>
+    <w:rsid w:val="00213D8F"/>
+    <w:rsid w:val="002140C9"/>
+    <w:rsid w:val="002140DF"/>
+    <w:rsid w:val="00215B2C"/>
+    <w:rsid w:val="00216457"/>
+    <w:rsid w:val="002165D0"/>
+    <w:rsid w:val="0021678C"/>
+    <w:rsid w:val="00217FCD"/>
+    <w:rsid w:val="00220960"/>
+    <w:rsid w:val="002214D1"/>
+    <w:rsid w:val="00221AB6"/>
+    <w:rsid w:val="00223E9A"/>
+    <w:rsid w:val="00224196"/>
+    <w:rsid w:val="00224A73"/>
+    <w:rsid w:val="00224C69"/>
+    <w:rsid w:val="00226C4A"/>
+    <w:rsid w:val="00226EA8"/>
+    <w:rsid w:val="00226F0B"/>
+    <w:rsid w:val="002279C3"/>
+    <w:rsid w:val="00227EA6"/>
+    <w:rsid w:val="00230432"/>
+    <w:rsid w:val="002306AA"/>
+    <w:rsid w:val="002306FB"/>
+    <w:rsid w:val="002312C7"/>
+    <w:rsid w:val="00231404"/>
+    <w:rsid w:val="00231ABE"/>
+    <w:rsid w:val="00232176"/>
+    <w:rsid w:val="00233931"/>
+    <w:rsid w:val="00234B2D"/>
+    <w:rsid w:val="00235B95"/>
+    <w:rsid w:val="00235FC0"/>
+    <w:rsid w:val="002363CE"/>
+    <w:rsid w:val="0023655F"/>
+    <w:rsid w:val="00236DB7"/>
+    <w:rsid w:val="00237717"/>
+    <w:rsid w:val="002378B8"/>
+    <w:rsid w:val="002379CE"/>
+    <w:rsid w:val="00240040"/>
+    <w:rsid w:val="0024020C"/>
+    <w:rsid w:val="002409A9"/>
+    <w:rsid w:val="002423D7"/>
+    <w:rsid w:val="002456E8"/>
+    <w:rsid w:val="002461E7"/>
+    <w:rsid w:val="002502A4"/>
+    <w:rsid w:val="00250AEB"/>
+    <w:rsid w:val="0025274A"/>
+    <w:rsid w:val="0025299F"/>
+    <w:rsid w:val="00252D40"/>
+    <w:rsid w:val="0025424C"/>
+    <w:rsid w:val="00255127"/>
+    <w:rsid w:val="00255769"/>
+    <w:rsid w:val="0025701A"/>
+    <w:rsid w:val="002576D0"/>
+    <w:rsid w:val="00257E7F"/>
+    <w:rsid w:val="00257FF2"/>
+    <w:rsid w:val="00260864"/>
+    <w:rsid w:val="0026154C"/>
+    <w:rsid w:val="002640A6"/>
+    <w:rsid w:val="00264920"/>
+    <w:rsid w:val="0026631B"/>
+    <w:rsid w:val="00266768"/>
+    <w:rsid w:val="00267AB0"/>
+    <w:rsid w:val="00272646"/>
+    <w:rsid w:val="00272935"/>
+    <w:rsid w:val="002729D1"/>
+    <w:rsid w:val="002742CC"/>
+    <w:rsid w:val="002750F2"/>
+    <w:rsid w:val="00275507"/>
+    <w:rsid w:val="00276543"/>
+    <w:rsid w:val="00281D79"/>
+    <w:rsid w:val="00281FCE"/>
+    <w:rsid w:val="00282B5C"/>
+    <w:rsid w:val="00283371"/>
+    <w:rsid w:val="002838F0"/>
+    <w:rsid w:val="0028586E"/>
+    <w:rsid w:val="00285BA9"/>
+    <w:rsid w:val="00286DFE"/>
+    <w:rsid w:val="00287093"/>
+    <w:rsid w:val="00290B3B"/>
+    <w:rsid w:val="0029345D"/>
+    <w:rsid w:val="00293B59"/>
+    <w:rsid w:val="002962D8"/>
+    <w:rsid w:val="0029641D"/>
+    <w:rsid w:val="00296F7E"/>
+    <w:rsid w:val="0029797E"/>
+    <w:rsid w:val="00297FE8"/>
+    <w:rsid w:val="002A09A9"/>
+    <w:rsid w:val="002A0FC6"/>
+    <w:rsid w:val="002A1603"/>
+    <w:rsid w:val="002A25AC"/>
+    <w:rsid w:val="002A38AF"/>
+    <w:rsid w:val="002A5722"/>
+    <w:rsid w:val="002A5B4F"/>
+    <w:rsid w:val="002B045D"/>
+    <w:rsid w:val="002B0595"/>
+    <w:rsid w:val="002B078E"/>
+    <w:rsid w:val="002B10A8"/>
+    <w:rsid w:val="002B2C0D"/>
+    <w:rsid w:val="002B358A"/>
+    <w:rsid w:val="002B4926"/>
+    <w:rsid w:val="002B4C63"/>
+    <w:rsid w:val="002B541E"/>
+    <w:rsid w:val="002B6166"/>
+    <w:rsid w:val="002B66AA"/>
+    <w:rsid w:val="002B7B76"/>
+    <w:rsid w:val="002C13BD"/>
+    <w:rsid w:val="002C158D"/>
+    <w:rsid w:val="002C250E"/>
+    <w:rsid w:val="002C28EB"/>
+    <w:rsid w:val="002C4F5F"/>
+    <w:rsid w:val="002C6294"/>
+    <w:rsid w:val="002C6EFF"/>
+    <w:rsid w:val="002C7112"/>
+    <w:rsid w:val="002D3994"/>
+    <w:rsid w:val="002D5018"/>
+    <w:rsid w:val="002D5A31"/>
+    <w:rsid w:val="002D5E01"/>
+    <w:rsid w:val="002E16C4"/>
+    <w:rsid w:val="002E1F5B"/>
+    <w:rsid w:val="002E1F88"/>
+    <w:rsid w:val="002E30F7"/>
+    <w:rsid w:val="002E33A9"/>
+    <w:rsid w:val="002E361E"/>
+    <w:rsid w:val="002E3955"/>
+    <w:rsid w:val="002E4504"/>
+    <w:rsid w:val="002E5A2F"/>
+    <w:rsid w:val="002E66EF"/>
+    <w:rsid w:val="002E7053"/>
+    <w:rsid w:val="002E765E"/>
+    <w:rsid w:val="002F008B"/>
+    <w:rsid w:val="002F0602"/>
+    <w:rsid w:val="002F1427"/>
+    <w:rsid w:val="002F49AB"/>
+    <w:rsid w:val="002F6774"/>
+    <w:rsid w:val="002F6787"/>
+    <w:rsid w:val="002F681D"/>
+    <w:rsid w:val="002F683F"/>
+    <w:rsid w:val="002F6D02"/>
+    <w:rsid w:val="002F6D18"/>
+    <w:rsid w:val="00300A2E"/>
+    <w:rsid w:val="00301087"/>
+    <w:rsid w:val="003023E6"/>
+    <w:rsid w:val="00310691"/>
+    <w:rsid w:val="0031227B"/>
+    <w:rsid w:val="00312B6B"/>
+    <w:rsid w:val="003149DA"/>
+    <w:rsid w:val="00315C23"/>
+    <w:rsid w:val="00316239"/>
+    <w:rsid w:val="00317085"/>
+    <w:rsid w:val="0031738D"/>
+    <w:rsid w:val="0031775A"/>
+    <w:rsid w:val="00322868"/>
+    <w:rsid w:val="00322A82"/>
+    <w:rsid w:val="003236F5"/>
+    <w:rsid w:val="003238BF"/>
+    <w:rsid w:val="003253F8"/>
+    <w:rsid w:val="00326344"/>
+    <w:rsid w:val="003263E7"/>
+    <w:rsid w:val="00326502"/>
+    <w:rsid w:val="00327CF6"/>
+    <w:rsid w:val="00331654"/>
+    <w:rsid w:val="00332D07"/>
+    <w:rsid w:val="0033387B"/>
+    <w:rsid w:val="003349E1"/>
+    <w:rsid w:val="00334B19"/>
+    <w:rsid w:val="0033635D"/>
+    <w:rsid w:val="003368E0"/>
+    <w:rsid w:val="003419FE"/>
+    <w:rsid w:val="00344052"/>
+    <w:rsid w:val="003445EE"/>
+    <w:rsid w:val="00344FC3"/>
+    <w:rsid w:val="0034597E"/>
+    <w:rsid w:val="00347215"/>
+    <w:rsid w:val="0035056C"/>
+    <w:rsid w:val="00351FE2"/>
+    <w:rsid w:val="00356D91"/>
+    <w:rsid w:val="003601BB"/>
+    <w:rsid w:val="00360BEB"/>
+    <w:rsid w:val="00361C26"/>
+    <w:rsid w:val="00363F62"/>
+    <w:rsid w:val="003646E6"/>
+    <w:rsid w:val="00365BBA"/>
+    <w:rsid w:val="0036743F"/>
+    <w:rsid w:val="0036785F"/>
+    <w:rsid w:val="0036792F"/>
+    <w:rsid w:val="00370A7F"/>
+    <w:rsid w:val="00373526"/>
+    <w:rsid w:val="00374655"/>
+    <w:rsid w:val="003762C6"/>
+    <w:rsid w:val="00377B07"/>
+    <w:rsid w:val="003858DC"/>
+    <w:rsid w:val="00385ACD"/>
+    <w:rsid w:val="00386219"/>
+    <w:rsid w:val="003866B2"/>
+    <w:rsid w:val="003905EE"/>
+    <w:rsid w:val="00391EA8"/>
+    <w:rsid w:val="00393A68"/>
+    <w:rsid w:val="00397B44"/>
+    <w:rsid w:val="003A087E"/>
+    <w:rsid w:val="003A137C"/>
+    <w:rsid w:val="003A13DC"/>
+    <w:rsid w:val="003A4576"/>
+    <w:rsid w:val="003A5A5D"/>
+    <w:rsid w:val="003A7F0B"/>
+    <w:rsid w:val="003A7F7E"/>
+    <w:rsid w:val="003B00DA"/>
+    <w:rsid w:val="003B0BAB"/>
+    <w:rsid w:val="003B0ECD"/>
+    <w:rsid w:val="003B19A2"/>
+    <w:rsid w:val="003B1E4A"/>
+    <w:rsid w:val="003B65EF"/>
+    <w:rsid w:val="003B742E"/>
+    <w:rsid w:val="003C10CE"/>
+    <w:rsid w:val="003C14EE"/>
+    <w:rsid w:val="003C1A58"/>
+    <w:rsid w:val="003C1A7D"/>
+    <w:rsid w:val="003C22B9"/>
+    <w:rsid w:val="003C31AD"/>
+    <w:rsid w:val="003C6575"/>
+    <w:rsid w:val="003C6C0B"/>
+    <w:rsid w:val="003C7500"/>
+    <w:rsid w:val="003C7693"/>
+    <w:rsid w:val="003C7750"/>
+    <w:rsid w:val="003C793D"/>
+    <w:rsid w:val="003D105A"/>
+    <w:rsid w:val="003D1106"/>
+    <w:rsid w:val="003D22FE"/>
+    <w:rsid w:val="003D2A8B"/>
+    <w:rsid w:val="003D42DF"/>
+    <w:rsid w:val="003D480C"/>
+    <w:rsid w:val="003D50AF"/>
+    <w:rsid w:val="003E1ACF"/>
+    <w:rsid w:val="003E1BD8"/>
+    <w:rsid w:val="003E2C8E"/>
+    <w:rsid w:val="003E348B"/>
+    <w:rsid w:val="003E3B18"/>
+    <w:rsid w:val="003E4CDB"/>
+    <w:rsid w:val="003E5A22"/>
+    <w:rsid w:val="003E6BA2"/>
+    <w:rsid w:val="003F0014"/>
+    <w:rsid w:val="003F06E9"/>
+    <w:rsid w:val="003F2670"/>
+    <w:rsid w:val="003F2701"/>
+    <w:rsid w:val="003F2D69"/>
+    <w:rsid w:val="003F448F"/>
+    <w:rsid w:val="003F4CD8"/>
+    <w:rsid w:val="003F5F30"/>
+    <w:rsid w:val="003F710A"/>
+    <w:rsid w:val="003F76CA"/>
+    <w:rsid w:val="0040060E"/>
+    <w:rsid w:val="00402D8D"/>
+    <w:rsid w:val="00406733"/>
+    <w:rsid w:val="00407839"/>
+    <w:rsid w:val="00407FB3"/>
+    <w:rsid w:val="00410209"/>
+    <w:rsid w:val="004111F9"/>
+    <w:rsid w:val="00411CB2"/>
+    <w:rsid w:val="004145D9"/>
+    <w:rsid w:val="004158CF"/>
+    <w:rsid w:val="00415C33"/>
+    <w:rsid w:val="00416412"/>
+    <w:rsid w:val="00422A9F"/>
+    <w:rsid w:val="00425B4D"/>
+    <w:rsid w:val="004261C6"/>
+    <w:rsid w:val="00432AFE"/>
+    <w:rsid w:val="00432E77"/>
+    <w:rsid w:val="00434098"/>
+    <w:rsid w:val="00434B49"/>
+    <w:rsid w:val="00434E16"/>
+    <w:rsid w:val="004353BE"/>
+    <w:rsid w:val="00435438"/>
+    <w:rsid w:val="00435872"/>
+    <w:rsid w:val="00437401"/>
+    <w:rsid w:val="00441DD8"/>
+    <w:rsid w:val="00442E12"/>
+    <w:rsid w:val="00445AFA"/>
+    <w:rsid w:val="004465C8"/>
+    <w:rsid w:val="00446ED7"/>
+    <w:rsid w:val="00447E7A"/>
+    <w:rsid w:val="004508B1"/>
+    <w:rsid w:val="00451A84"/>
+    <w:rsid w:val="00451D5D"/>
+    <w:rsid w:val="0045292F"/>
+    <w:rsid w:val="00453962"/>
+    <w:rsid w:val="00454A80"/>
+    <w:rsid w:val="00457FDF"/>
+    <w:rsid w:val="00460487"/>
+    <w:rsid w:val="00460D42"/>
+    <w:rsid w:val="00460F20"/>
+    <w:rsid w:val="004612C8"/>
+    <w:rsid w:val="00461E03"/>
+    <w:rsid w:val="00462738"/>
+    <w:rsid w:val="00462922"/>
+    <w:rsid w:val="0046371A"/>
+    <w:rsid w:val="004645C4"/>
+    <w:rsid w:val="004650A7"/>
+    <w:rsid w:val="00466D24"/>
+    <w:rsid w:val="00470502"/>
+    <w:rsid w:val="00471DBC"/>
+    <w:rsid w:val="004730EC"/>
+    <w:rsid w:val="00473AD4"/>
+    <w:rsid w:val="00475E54"/>
+    <w:rsid w:val="004773BE"/>
+    <w:rsid w:val="00481453"/>
+    <w:rsid w:val="00481926"/>
+    <w:rsid w:val="004825C6"/>
+    <w:rsid w:val="00483A96"/>
+    <w:rsid w:val="00483FCA"/>
+    <w:rsid w:val="00484302"/>
+    <w:rsid w:val="00484CDA"/>
+    <w:rsid w:val="0048663F"/>
+    <w:rsid w:val="004876F0"/>
+    <w:rsid w:val="00487BB7"/>
+    <w:rsid w:val="00490006"/>
+    <w:rsid w:val="004910FF"/>
+    <w:rsid w:val="00491C2F"/>
+    <w:rsid w:val="00492048"/>
+    <w:rsid w:val="004926F3"/>
+    <w:rsid w:val="00495B6A"/>
+    <w:rsid w:val="00495DFA"/>
+    <w:rsid w:val="00496180"/>
+    <w:rsid w:val="00497032"/>
+    <w:rsid w:val="004A4BFC"/>
+    <w:rsid w:val="004A4EA9"/>
+    <w:rsid w:val="004A51AA"/>
+    <w:rsid w:val="004A565C"/>
+    <w:rsid w:val="004A6751"/>
+    <w:rsid w:val="004A753A"/>
+    <w:rsid w:val="004B50F1"/>
+    <w:rsid w:val="004B5AFF"/>
+    <w:rsid w:val="004B6023"/>
+    <w:rsid w:val="004B68D2"/>
+    <w:rsid w:val="004B7A5C"/>
+    <w:rsid w:val="004B7BA6"/>
+    <w:rsid w:val="004C0745"/>
+    <w:rsid w:val="004C07BB"/>
+    <w:rsid w:val="004C25E7"/>
+    <w:rsid w:val="004C2656"/>
+    <w:rsid w:val="004C3643"/>
+    <w:rsid w:val="004C3963"/>
+    <w:rsid w:val="004C444A"/>
+    <w:rsid w:val="004C4B19"/>
+    <w:rsid w:val="004C52D9"/>
+    <w:rsid w:val="004C599E"/>
+    <w:rsid w:val="004C5EB1"/>
+    <w:rsid w:val="004C65A5"/>
+    <w:rsid w:val="004C6961"/>
+    <w:rsid w:val="004C75CE"/>
+    <w:rsid w:val="004D127E"/>
+    <w:rsid w:val="004D1C1D"/>
+    <w:rsid w:val="004D2EA3"/>
+    <w:rsid w:val="004D42A0"/>
+    <w:rsid w:val="004D430A"/>
+    <w:rsid w:val="004E25E6"/>
+    <w:rsid w:val="004E4EC0"/>
+    <w:rsid w:val="004E68C5"/>
+    <w:rsid w:val="004E78D2"/>
+    <w:rsid w:val="004E7EC7"/>
+    <w:rsid w:val="004F08D9"/>
+    <w:rsid w:val="004F16A0"/>
+    <w:rsid w:val="004F1DD4"/>
+    <w:rsid w:val="004F3BD4"/>
+    <w:rsid w:val="004F58C2"/>
+    <w:rsid w:val="004F5B57"/>
+    <w:rsid w:val="004F645B"/>
+    <w:rsid w:val="004F7189"/>
+    <w:rsid w:val="00501533"/>
+    <w:rsid w:val="00501913"/>
+    <w:rsid w:val="00504748"/>
+    <w:rsid w:val="00505A3C"/>
+    <w:rsid w:val="00506512"/>
+    <w:rsid w:val="00506BB8"/>
+    <w:rsid w:val="00506F28"/>
+    <w:rsid w:val="0051148C"/>
+    <w:rsid w:val="00511888"/>
+    <w:rsid w:val="00512F23"/>
+    <w:rsid w:val="005142A5"/>
+    <w:rsid w:val="00514DD5"/>
+    <w:rsid w:val="00515191"/>
+    <w:rsid w:val="00516ABB"/>
+    <w:rsid w:val="00517A1B"/>
+    <w:rsid w:val="00517DCB"/>
+    <w:rsid w:val="00520303"/>
+    <w:rsid w:val="00520BC9"/>
+    <w:rsid w:val="00520F7E"/>
+    <w:rsid w:val="005223ED"/>
+    <w:rsid w:val="0052250D"/>
+    <w:rsid w:val="005245BB"/>
+    <w:rsid w:val="005248B6"/>
+    <w:rsid w:val="00524A41"/>
+    <w:rsid w:val="00524BB6"/>
+    <w:rsid w:val="005253A5"/>
+    <w:rsid w:val="00525D8F"/>
+    <w:rsid w:val="00532237"/>
+    <w:rsid w:val="00537126"/>
+    <w:rsid w:val="00537E2E"/>
+    <w:rsid w:val="00541EE7"/>
+    <w:rsid w:val="00541F88"/>
+    <w:rsid w:val="005425CF"/>
+    <w:rsid w:val="005426DC"/>
+    <w:rsid w:val="005444E6"/>
+    <w:rsid w:val="00545A30"/>
+    <w:rsid w:val="00546C09"/>
+    <w:rsid w:val="0055091D"/>
+    <w:rsid w:val="005543B0"/>
+    <w:rsid w:val="00557023"/>
+    <w:rsid w:val="00557AE3"/>
+    <w:rsid w:val="0056075F"/>
+    <w:rsid w:val="00560F5A"/>
+    <w:rsid w:val="005629A7"/>
+    <w:rsid w:val="00562ED8"/>
+    <w:rsid w:val="00563BC7"/>
+    <w:rsid w:val="00564C59"/>
+    <w:rsid w:val="00564DC0"/>
+    <w:rsid w:val="00564F79"/>
+    <w:rsid w:val="00566044"/>
+    <w:rsid w:val="00566F65"/>
+    <w:rsid w:val="005673B8"/>
+    <w:rsid w:val="00572424"/>
+    <w:rsid w:val="005724A9"/>
+    <w:rsid w:val="005760FB"/>
+    <w:rsid w:val="0057674C"/>
+    <w:rsid w:val="005777B3"/>
+    <w:rsid w:val="00577E68"/>
+    <w:rsid w:val="00580D92"/>
+    <w:rsid w:val="005820B9"/>
+    <w:rsid w:val="00582145"/>
+    <w:rsid w:val="005826E1"/>
+    <w:rsid w:val="00590202"/>
+    <w:rsid w:val="00592395"/>
+    <w:rsid w:val="00592CC9"/>
+    <w:rsid w:val="005940BF"/>
+    <w:rsid w:val="005943F8"/>
+    <w:rsid w:val="00594B72"/>
+    <w:rsid w:val="00594E24"/>
+    <w:rsid w:val="005956DF"/>
+    <w:rsid w:val="00595BB4"/>
+    <w:rsid w:val="00596909"/>
+    <w:rsid w:val="005975F9"/>
+    <w:rsid w:val="005A315C"/>
+    <w:rsid w:val="005A4608"/>
+    <w:rsid w:val="005A580B"/>
+    <w:rsid w:val="005A6EE3"/>
+    <w:rsid w:val="005B079C"/>
+    <w:rsid w:val="005B1DE3"/>
+    <w:rsid w:val="005B71CD"/>
+    <w:rsid w:val="005C0084"/>
+    <w:rsid w:val="005C0252"/>
+    <w:rsid w:val="005C02D5"/>
+    <w:rsid w:val="005C2B65"/>
+    <w:rsid w:val="005C2B76"/>
+    <w:rsid w:val="005C35F9"/>
+    <w:rsid w:val="005C3E19"/>
+    <w:rsid w:val="005C3E6F"/>
+    <w:rsid w:val="005C47FF"/>
+    <w:rsid w:val="005C5696"/>
+    <w:rsid w:val="005C71F4"/>
+    <w:rsid w:val="005C7C9E"/>
+    <w:rsid w:val="005D0449"/>
+    <w:rsid w:val="005D18E1"/>
+    <w:rsid w:val="005D1A0B"/>
+    <w:rsid w:val="005D1A88"/>
+    <w:rsid w:val="005D1C97"/>
+    <w:rsid w:val="005D3A99"/>
+    <w:rsid w:val="005D423B"/>
+    <w:rsid w:val="005D5F64"/>
+    <w:rsid w:val="005D64CD"/>
+    <w:rsid w:val="005D6DEC"/>
+    <w:rsid w:val="005D781E"/>
+    <w:rsid w:val="005E1285"/>
+    <w:rsid w:val="005E322B"/>
+    <w:rsid w:val="005E37FC"/>
+    <w:rsid w:val="005E3D96"/>
+    <w:rsid w:val="005E431C"/>
+    <w:rsid w:val="005E4BE5"/>
+    <w:rsid w:val="005E5A67"/>
+    <w:rsid w:val="005E6899"/>
+    <w:rsid w:val="005F13E6"/>
+    <w:rsid w:val="005F35A9"/>
+    <w:rsid w:val="005F5512"/>
+    <w:rsid w:val="005F627F"/>
+    <w:rsid w:val="005F6347"/>
+    <w:rsid w:val="005F696F"/>
+    <w:rsid w:val="005F73C3"/>
+    <w:rsid w:val="005F76E6"/>
+    <w:rsid w:val="006006D1"/>
+    <w:rsid w:val="00600B44"/>
+    <w:rsid w:val="0060347C"/>
+    <w:rsid w:val="00603BF6"/>
+    <w:rsid w:val="00604178"/>
+    <w:rsid w:val="00606381"/>
+    <w:rsid w:val="00606E3D"/>
+    <w:rsid w:val="00607951"/>
+    <w:rsid w:val="00607D88"/>
+    <w:rsid w:val="00607E73"/>
+    <w:rsid w:val="0061101C"/>
+    <w:rsid w:val="006130A5"/>
+    <w:rsid w:val="00614178"/>
+    <w:rsid w:val="006149E2"/>
+    <w:rsid w:val="00615759"/>
+    <w:rsid w:val="006169B7"/>
+    <w:rsid w:val="00616FE0"/>
+    <w:rsid w:val="00617B1C"/>
+    <w:rsid w:val="00620046"/>
+    <w:rsid w:val="0062151C"/>
+    <w:rsid w:val="006226E3"/>
+    <w:rsid w:val="0062371A"/>
+    <w:rsid w:val="00623BA8"/>
+    <w:rsid w:val="00625331"/>
+    <w:rsid w:val="00626449"/>
+    <w:rsid w:val="006264D4"/>
+    <w:rsid w:val="006308F6"/>
+    <w:rsid w:val="00633994"/>
+    <w:rsid w:val="00634319"/>
+    <w:rsid w:val="006346BC"/>
+    <w:rsid w:val="00635238"/>
+    <w:rsid w:val="00635D3D"/>
+    <w:rsid w:val="00636247"/>
+    <w:rsid w:val="00636AE2"/>
+    <w:rsid w:val="00640190"/>
+    <w:rsid w:val="0064079E"/>
+    <w:rsid w:val="006410B5"/>
+    <w:rsid w:val="006410E8"/>
+    <w:rsid w:val="0064374A"/>
+    <w:rsid w:val="0064375F"/>
+    <w:rsid w:val="00645727"/>
+    <w:rsid w:val="00647E53"/>
+    <w:rsid w:val="006504D0"/>
+    <w:rsid w:val="006511B2"/>
+    <w:rsid w:val="0065235D"/>
+    <w:rsid w:val="00652B97"/>
+    <w:rsid w:val="0065330D"/>
+    <w:rsid w:val="00653A8F"/>
+    <w:rsid w:val="00655184"/>
+    <w:rsid w:val="00655AF0"/>
+    <w:rsid w:val="006571A2"/>
+    <w:rsid w:val="0065723C"/>
+    <w:rsid w:val="00657D5F"/>
+    <w:rsid w:val="006602E8"/>
+    <w:rsid w:val="00660BBB"/>
+    <w:rsid w:val="00660EA5"/>
+    <w:rsid w:val="00662BD0"/>
+    <w:rsid w:val="006630D7"/>
+    <w:rsid w:val="00666319"/>
+    <w:rsid w:val="00666573"/>
+    <w:rsid w:val="00666E28"/>
+    <w:rsid w:val="00671F0C"/>
+    <w:rsid w:val="00675C68"/>
+    <w:rsid w:val="00684DDD"/>
+    <w:rsid w:val="00686F7F"/>
+    <w:rsid w:val="006928DE"/>
+    <w:rsid w:val="00692D8C"/>
+    <w:rsid w:val="00693A89"/>
+    <w:rsid w:val="00693BA4"/>
+    <w:rsid w:val="00694A28"/>
+    <w:rsid w:val="00695E10"/>
+    <w:rsid w:val="00696C84"/>
+    <w:rsid w:val="0069712E"/>
+    <w:rsid w:val="006A0100"/>
+    <w:rsid w:val="006A0545"/>
+    <w:rsid w:val="006A58CD"/>
+    <w:rsid w:val="006A6268"/>
+    <w:rsid w:val="006B3086"/>
+    <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B4BC2"/>
+    <w:rsid w:val="006B4ED0"/>
+    <w:rsid w:val="006B7769"/>
+    <w:rsid w:val="006C003A"/>
+    <w:rsid w:val="006C04EC"/>
+    <w:rsid w:val="006C1125"/>
+    <w:rsid w:val="006C14FB"/>
+    <w:rsid w:val="006C1DC1"/>
+    <w:rsid w:val="006C2235"/>
+    <w:rsid w:val="006C2754"/>
+    <w:rsid w:val="006C3716"/>
+    <w:rsid w:val="006C3A06"/>
+    <w:rsid w:val="006C5CA5"/>
+    <w:rsid w:val="006C62BC"/>
+    <w:rsid w:val="006C6D6A"/>
+    <w:rsid w:val="006D0CA3"/>
+    <w:rsid w:val="006D0D17"/>
+    <w:rsid w:val="006D15FD"/>
+    <w:rsid w:val="006D2C5A"/>
+    <w:rsid w:val="006D5146"/>
+    <w:rsid w:val="006D5FC8"/>
+    <w:rsid w:val="006E45C9"/>
+    <w:rsid w:val="006E4AE3"/>
+    <w:rsid w:val="006E5BEA"/>
+    <w:rsid w:val="006E76D7"/>
+    <w:rsid w:val="006F1536"/>
+    <w:rsid w:val="006F159C"/>
+    <w:rsid w:val="006F1B4E"/>
+    <w:rsid w:val="006F2497"/>
+    <w:rsid w:val="006F2FB7"/>
+    <w:rsid w:val="006F51A9"/>
+    <w:rsid w:val="006F611A"/>
+    <w:rsid w:val="006F671D"/>
+    <w:rsid w:val="006F777E"/>
+    <w:rsid w:val="00702078"/>
+    <w:rsid w:val="0070213E"/>
+    <w:rsid w:val="00702C34"/>
+    <w:rsid w:val="00702D44"/>
+    <w:rsid w:val="00702DC1"/>
+    <w:rsid w:val="00703816"/>
+    <w:rsid w:val="00706EB1"/>
+    <w:rsid w:val="007076A2"/>
+    <w:rsid w:val="007117E0"/>
+    <w:rsid w:val="00711D7F"/>
+    <w:rsid w:val="00713317"/>
+    <w:rsid w:val="007136CF"/>
+    <w:rsid w:val="00713C77"/>
+    <w:rsid w:val="00717E1C"/>
+    <w:rsid w:val="00720EB6"/>
+    <w:rsid w:val="00720ECB"/>
+    <w:rsid w:val="0072145E"/>
+    <w:rsid w:val="00721774"/>
+    <w:rsid w:val="00721A33"/>
+    <w:rsid w:val="007220A6"/>
+    <w:rsid w:val="00722F48"/>
+    <w:rsid w:val="007237D4"/>
+    <w:rsid w:val="00724414"/>
+    <w:rsid w:val="00725F31"/>
+    <w:rsid w:val="00725FAE"/>
+    <w:rsid w:val="00726D90"/>
+    <w:rsid w:val="0072763F"/>
+    <w:rsid w:val="00727CD2"/>
+    <w:rsid w:val="00730321"/>
+    <w:rsid w:val="0073055A"/>
+    <w:rsid w:val="007311F3"/>
+    <w:rsid w:val="00731722"/>
+    <w:rsid w:val="00736E80"/>
+    <w:rsid w:val="00737352"/>
+    <w:rsid w:val="0074049B"/>
+    <w:rsid w:val="007405AA"/>
+    <w:rsid w:val="0074082A"/>
+    <w:rsid w:val="00741B1C"/>
+    <w:rsid w:val="0074232D"/>
+    <w:rsid w:val="00742C62"/>
+    <w:rsid w:val="00742FC8"/>
+    <w:rsid w:val="00743EE9"/>
+    <w:rsid w:val="0074424B"/>
+    <w:rsid w:val="00744A89"/>
+    <w:rsid w:val="00744D2E"/>
+    <w:rsid w:val="00746436"/>
+    <w:rsid w:val="00747A27"/>
+    <w:rsid w:val="00752748"/>
+    <w:rsid w:val="007532E1"/>
+    <w:rsid w:val="00753BDF"/>
+    <w:rsid w:val="0075497D"/>
+    <w:rsid w:val="0075516A"/>
+    <w:rsid w:val="00755791"/>
+    <w:rsid w:val="00756232"/>
+    <w:rsid w:val="0075665F"/>
+    <w:rsid w:val="00764365"/>
+    <w:rsid w:val="00764970"/>
+    <w:rsid w:val="00765419"/>
+    <w:rsid w:val="0076683B"/>
+    <w:rsid w:val="00766F2C"/>
+    <w:rsid w:val="0077115A"/>
+    <w:rsid w:val="0077183E"/>
+    <w:rsid w:val="00772D8F"/>
+    <w:rsid w:val="00773B74"/>
+    <w:rsid w:val="007741A3"/>
+    <w:rsid w:val="00775E24"/>
+    <w:rsid w:val="0077645D"/>
+    <w:rsid w:val="00777254"/>
+    <w:rsid w:val="00777278"/>
+    <w:rsid w:val="0078031F"/>
+    <w:rsid w:val="00783543"/>
+    <w:rsid w:val="007843AC"/>
+    <w:rsid w:val="00785041"/>
+    <w:rsid w:val="00786404"/>
+    <w:rsid w:val="00786D87"/>
+    <w:rsid w:val="00787839"/>
+    <w:rsid w:val="007901DB"/>
+    <w:rsid w:val="0079075C"/>
+    <w:rsid w:val="00793E7A"/>
+    <w:rsid w:val="00794D1C"/>
+    <w:rsid w:val="007959E7"/>
+    <w:rsid w:val="00796010"/>
+    <w:rsid w:val="0079634B"/>
+    <w:rsid w:val="00797603"/>
+    <w:rsid w:val="0079761D"/>
     <w:rsid w:val="00797CDA"/>
-    <w:rsid w:val="007A1161"/>
-[...103 lines deleted...]
-    <w:rsid w:val="00FF1142"/>
+    <w:rsid w:val="007A1149"/>
+    <w:rsid w:val="007A1614"/>
+    <w:rsid w:val="007A1AD7"/>
+    <w:rsid w:val="007A1AEB"/>
+    <w:rsid w:val="007A35F3"/>
+    <w:rsid w:val="007A49E6"/>
+    <w:rsid w:val="007A562B"/>
+    <w:rsid w:val="007A591C"/>
+    <w:rsid w:val="007A78B6"/>
+    <w:rsid w:val="007B0F59"/>
+    <w:rsid w:val="007B1E34"/>
+    <w:rsid w:val="007B3346"/>
+    <w:rsid w:val="007B35DC"/>
+    <w:rsid w:val="007B576F"/>
+    <w:rsid w:val="007B5E9A"/>
+    <w:rsid w:val="007B64CB"/>
+    <w:rsid w:val="007B7592"/>
+    <w:rsid w:val="007B7F9E"/>
+    <w:rsid w:val="007C0553"/>
+    <w:rsid w:val="007C0A52"/>
+    <w:rsid w:val="007C0CD0"/>
+    <w:rsid w:val="007C23E2"/>
+    <w:rsid w:val="007C2438"/>
+    <w:rsid w:val="007C2DB3"/>
+    <w:rsid w:val="007C3D8A"/>
+    <w:rsid w:val="007C52CC"/>
+    <w:rsid w:val="007C65C1"/>
+    <w:rsid w:val="007D0121"/>
+    <w:rsid w:val="007D0B93"/>
+    <w:rsid w:val="007D11A4"/>
+    <w:rsid w:val="007D1213"/>
+    <w:rsid w:val="007D180A"/>
+    <w:rsid w:val="007D1921"/>
+    <w:rsid w:val="007D21A9"/>
+    <w:rsid w:val="007D23DC"/>
+    <w:rsid w:val="007D2AC7"/>
+    <w:rsid w:val="007D41F3"/>
+    <w:rsid w:val="007D54C6"/>
+    <w:rsid w:val="007D67AD"/>
+    <w:rsid w:val="007D6C9C"/>
+    <w:rsid w:val="007E5044"/>
+    <w:rsid w:val="007E615E"/>
+    <w:rsid w:val="007E66C4"/>
+    <w:rsid w:val="007E73BF"/>
+    <w:rsid w:val="007E797A"/>
+    <w:rsid w:val="007E7DFF"/>
+    <w:rsid w:val="007F01B8"/>
+    <w:rsid w:val="007F045B"/>
+    <w:rsid w:val="007F04BC"/>
+    <w:rsid w:val="007F1C26"/>
+    <w:rsid w:val="007F34DD"/>
+    <w:rsid w:val="007F3D9B"/>
+    <w:rsid w:val="007F4B64"/>
+    <w:rsid w:val="007F5864"/>
+    <w:rsid w:val="007F67DD"/>
+    <w:rsid w:val="007F7A9A"/>
+    <w:rsid w:val="00802575"/>
+    <w:rsid w:val="00803C67"/>
+    <w:rsid w:val="008044AE"/>
+    <w:rsid w:val="00805838"/>
+    <w:rsid w:val="008064F0"/>
+    <w:rsid w:val="00812741"/>
+    <w:rsid w:val="00814476"/>
+    <w:rsid w:val="00814552"/>
+    <w:rsid w:val="00814BF4"/>
+    <w:rsid w:val="00815978"/>
+    <w:rsid w:val="0081655C"/>
+    <w:rsid w:val="0081676A"/>
+    <w:rsid w:val="00817424"/>
+    <w:rsid w:val="0082222B"/>
+    <w:rsid w:val="00822308"/>
+    <w:rsid w:val="008235CA"/>
+    <w:rsid w:val="00825095"/>
+    <w:rsid w:val="008250AC"/>
+    <w:rsid w:val="008271D5"/>
+    <w:rsid w:val="00831595"/>
+    <w:rsid w:val="00832374"/>
+    <w:rsid w:val="00833E5C"/>
+    <w:rsid w:val="00834F7A"/>
+    <w:rsid w:val="00836468"/>
+    <w:rsid w:val="00836BB3"/>
+    <w:rsid w:val="008437B1"/>
+    <w:rsid w:val="00844242"/>
+    <w:rsid w:val="00844567"/>
+    <w:rsid w:val="00846024"/>
+    <w:rsid w:val="00846FB7"/>
+    <w:rsid w:val="00850520"/>
+    <w:rsid w:val="008513E4"/>
+    <w:rsid w:val="008518C7"/>
+    <w:rsid w:val="00851BFB"/>
+    <w:rsid w:val="00852473"/>
+    <w:rsid w:val="00852489"/>
+    <w:rsid w:val="008528AE"/>
+    <w:rsid w:val="008541C6"/>
+    <w:rsid w:val="008542EF"/>
+    <w:rsid w:val="008549E7"/>
+    <w:rsid w:val="00854B7C"/>
+    <w:rsid w:val="00856173"/>
+    <w:rsid w:val="00856C46"/>
+    <w:rsid w:val="008571BB"/>
+    <w:rsid w:val="00857C14"/>
+    <w:rsid w:val="00860B13"/>
+    <w:rsid w:val="00861871"/>
+    <w:rsid w:val="00861D7A"/>
+    <w:rsid w:val="00861ED5"/>
+    <w:rsid w:val="00861F71"/>
+    <w:rsid w:val="0086249D"/>
+    <w:rsid w:val="0086391B"/>
+    <w:rsid w:val="00863D1F"/>
+    <w:rsid w:val="00864C71"/>
+    <w:rsid w:val="00866EFA"/>
+    <w:rsid w:val="008673DF"/>
+    <w:rsid w:val="00867E58"/>
+    <w:rsid w:val="00871EED"/>
+    <w:rsid w:val="008741D9"/>
+    <w:rsid w:val="00875A44"/>
+    <w:rsid w:val="00876B55"/>
+    <w:rsid w:val="008814B0"/>
+    <w:rsid w:val="00882C09"/>
+    <w:rsid w:val="0088459A"/>
+    <w:rsid w:val="00884B45"/>
+    <w:rsid w:val="00884E41"/>
+    <w:rsid w:val="0088550D"/>
+    <w:rsid w:val="00885CFA"/>
+    <w:rsid w:val="00885F23"/>
+    <w:rsid w:val="00887563"/>
+    <w:rsid w:val="00891CED"/>
+    <w:rsid w:val="008924E1"/>
+    <w:rsid w:val="00894BC6"/>
+    <w:rsid w:val="00896C7B"/>
+    <w:rsid w:val="00896CA9"/>
+    <w:rsid w:val="00897560"/>
+    <w:rsid w:val="00897B6D"/>
+    <w:rsid w:val="00897D81"/>
+    <w:rsid w:val="008A05A6"/>
+    <w:rsid w:val="008A0E49"/>
+    <w:rsid w:val="008A1D6F"/>
+    <w:rsid w:val="008A2376"/>
+    <w:rsid w:val="008A2827"/>
+    <w:rsid w:val="008A3129"/>
+    <w:rsid w:val="008A32A2"/>
+    <w:rsid w:val="008A3822"/>
+    <w:rsid w:val="008A4969"/>
+    <w:rsid w:val="008A5251"/>
+    <w:rsid w:val="008A62DB"/>
+    <w:rsid w:val="008A6F80"/>
+    <w:rsid w:val="008A7927"/>
+    <w:rsid w:val="008B0515"/>
+    <w:rsid w:val="008B07E3"/>
+    <w:rsid w:val="008B28AF"/>
+    <w:rsid w:val="008B3C38"/>
+    <w:rsid w:val="008B50DC"/>
+    <w:rsid w:val="008B5346"/>
+    <w:rsid w:val="008B5CF1"/>
+    <w:rsid w:val="008B6C39"/>
+    <w:rsid w:val="008C0CBF"/>
+    <w:rsid w:val="008C1E27"/>
+    <w:rsid w:val="008C2861"/>
+    <w:rsid w:val="008C31DB"/>
+    <w:rsid w:val="008C463D"/>
+    <w:rsid w:val="008C60B6"/>
+    <w:rsid w:val="008C7E2F"/>
+    <w:rsid w:val="008D37F2"/>
+    <w:rsid w:val="008D4626"/>
+    <w:rsid w:val="008D5830"/>
+    <w:rsid w:val="008E1F10"/>
+    <w:rsid w:val="008E2096"/>
+    <w:rsid w:val="008E2FF2"/>
+    <w:rsid w:val="008E4784"/>
+    <w:rsid w:val="008E505C"/>
+    <w:rsid w:val="008E5970"/>
+    <w:rsid w:val="008E6790"/>
+    <w:rsid w:val="008E6CF1"/>
+    <w:rsid w:val="008E786D"/>
+    <w:rsid w:val="008F0977"/>
+    <w:rsid w:val="008F17BD"/>
+    <w:rsid w:val="008F3B8F"/>
+    <w:rsid w:val="008F5F99"/>
+    <w:rsid w:val="008F6A56"/>
+    <w:rsid w:val="008F727C"/>
+    <w:rsid w:val="0090047A"/>
+    <w:rsid w:val="00900E0E"/>
+    <w:rsid w:val="00901230"/>
+    <w:rsid w:val="009016B2"/>
+    <w:rsid w:val="00904083"/>
+    <w:rsid w:val="00905CB9"/>
+    <w:rsid w:val="00906DFD"/>
+    <w:rsid w:val="009072DF"/>
+    <w:rsid w:val="00907D1B"/>
+    <w:rsid w:val="0091368F"/>
+    <w:rsid w:val="00913AD4"/>
+    <w:rsid w:val="0091486D"/>
+    <w:rsid w:val="00915DAF"/>
+    <w:rsid w:val="009166A6"/>
+    <w:rsid w:val="00916BA7"/>
+    <w:rsid w:val="009215AD"/>
+    <w:rsid w:val="00921BE5"/>
+    <w:rsid w:val="00922903"/>
+    <w:rsid w:val="00923170"/>
+    <w:rsid w:val="00924946"/>
+    <w:rsid w:val="00924F30"/>
+    <w:rsid w:val="0092672E"/>
+    <w:rsid w:val="00927E39"/>
+    <w:rsid w:val="00930027"/>
+    <w:rsid w:val="0093034B"/>
+    <w:rsid w:val="009313ED"/>
+    <w:rsid w:val="00934BEA"/>
+    <w:rsid w:val="00934D85"/>
+    <w:rsid w:val="009356BB"/>
+    <w:rsid w:val="00936D69"/>
+    <w:rsid w:val="00936D71"/>
+    <w:rsid w:val="00936E62"/>
+    <w:rsid w:val="00940C73"/>
+    <w:rsid w:val="009425BA"/>
+    <w:rsid w:val="00942978"/>
+    <w:rsid w:val="00945184"/>
+    <w:rsid w:val="0094549D"/>
+    <w:rsid w:val="009454C1"/>
+    <w:rsid w:val="00945D51"/>
+    <w:rsid w:val="0094698C"/>
+    <w:rsid w:val="009469A3"/>
+    <w:rsid w:val="00946ADA"/>
+    <w:rsid w:val="00946D63"/>
+    <w:rsid w:val="00952BFF"/>
+    <w:rsid w:val="00954B95"/>
+    <w:rsid w:val="00954DE0"/>
+    <w:rsid w:val="009554CD"/>
+    <w:rsid w:val="00955613"/>
+    <w:rsid w:val="00956008"/>
+    <w:rsid w:val="0095750E"/>
+    <w:rsid w:val="00960CE3"/>
+    <w:rsid w:val="00960D4E"/>
+    <w:rsid w:val="00961066"/>
+    <w:rsid w:val="009615F8"/>
+    <w:rsid w:val="00961794"/>
+    <w:rsid w:val="00962882"/>
+    <w:rsid w:val="009638A7"/>
+    <w:rsid w:val="00963938"/>
+    <w:rsid w:val="00963F37"/>
+    <w:rsid w:val="00964D53"/>
+    <w:rsid w:val="00965876"/>
+    <w:rsid w:val="00966289"/>
+    <w:rsid w:val="00966407"/>
+    <w:rsid w:val="00966957"/>
+    <w:rsid w:val="009678E4"/>
+    <w:rsid w:val="00970725"/>
+    <w:rsid w:val="00970B90"/>
+    <w:rsid w:val="00975371"/>
+    <w:rsid w:val="00975C1E"/>
+    <w:rsid w:val="00977F74"/>
+    <w:rsid w:val="00980742"/>
+    <w:rsid w:val="00982356"/>
+    <w:rsid w:val="00982AC7"/>
+    <w:rsid w:val="0098380D"/>
+    <w:rsid w:val="00983BBA"/>
+    <w:rsid w:val="00984E97"/>
+    <w:rsid w:val="0098537F"/>
+    <w:rsid w:val="00985FE2"/>
+    <w:rsid w:val="009878EC"/>
+    <w:rsid w:val="009900D3"/>
+    <w:rsid w:val="00990936"/>
+    <w:rsid w:val="00996C78"/>
+    <w:rsid w:val="009A0485"/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rsid w:val="009A2825"/>
+    <w:rsid w:val="009A32B3"/>
+    <w:rsid w:val="009A384D"/>
+    <w:rsid w:val="009A48C6"/>
+    <w:rsid w:val="009A6FA5"/>
+    <w:rsid w:val="009A7364"/>
+    <w:rsid w:val="009B0AD0"/>
+    <w:rsid w:val="009B14C0"/>
+    <w:rsid w:val="009B1D72"/>
+    <w:rsid w:val="009B608C"/>
+    <w:rsid w:val="009C0563"/>
+    <w:rsid w:val="009C0679"/>
+    <w:rsid w:val="009C0A9D"/>
+    <w:rsid w:val="009C0E96"/>
+    <w:rsid w:val="009C15EE"/>
+    <w:rsid w:val="009C25DA"/>
+    <w:rsid w:val="009C3AC1"/>
+    <w:rsid w:val="009C3BBB"/>
+    <w:rsid w:val="009C4EA7"/>
+    <w:rsid w:val="009C5879"/>
+    <w:rsid w:val="009C779D"/>
+    <w:rsid w:val="009D1304"/>
+    <w:rsid w:val="009D14FA"/>
+    <w:rsid w:val="009D174D"/>
+    <w:rsid w:val="009D28AB"/>
+    <w:rsid w:val="009D63F2"/>
+    <w:rsid w:val="009E3606"/>
+    <w:rsid w:val="009E3814"/>
+    <w:rsid w:val="009E3EF0"/>
+    <w:rsid w:val="009E4AC0"/>
+    <w:rsid w:val="009E7090"/>
+    <w:rsid w:val="009F11AE"/>
+    <w:rsid w:val="009F2528"/>
+    <w:rsid w:val="009F3ABC"/>
+    <w:rsid w:val="00A0059A"/>
+    <w:rsid w:val="00A010DB"/>
+    <w:rsid w:val="00A01A36"/>
+    <w:rsid w:val="00A01E01"/>
+    <w:rsid w:val="00A02653"/>
+    <w:rsid w:val="00A0276E"/>
+    <w:rsid w:val="00A05E13"/>
+    <w:rsid w:val="00A06321"/>
+    <w:rsid w:val="00A1192B"/>
+    <w:rsid w:val="00A12AE5"/>
+    <w:rsid w:val="00A1429A"/>
+    <w:rsid w:val="00A14319"/>
+    <w:rsid w:val="00A21A60"/>
+    <w:rsid w:val="00A229E9"/>
+    <w:rsid w:val="00A23C7A"/>
+    <w:rsid w:val="00A253BB"/>
+    <w:rsid w:val="00A27255"/>
+    <w:rsid w:val="00A312A1"/>
+    <w:rsid w:val="00A320DE"/>
+    <w:rsid w:val="00A32984"/>
+    <w:rsid w:val="00A3345A"/>
+    <w:rsid w:val="00A353CF"/>
+    <w:rsid w:val="00A36700"/>
+    <w:rsid w:val="00A36E15"/>
+    <w:rsid w:val="00A379B4"/>
+    <w:rsid w:val="00A406FD"/>
+    <w:rsid w:val="00A40735"/>
+    <w:rsid w:val="00A4172E"/>
+    <w:rsid w:val="00A432B3"/>
+    <w:rsid w:val="00A43528"/>
+    <w:rsid w:val="00A450B5"/>
+    <w:rsid w:val="00A4566E"/>
+    <w:rsid w:val="00A45AB4"/>
+    <w:rsid w:val="00A538F2"/>
+    <w:rsid w:val="00A543F6"/>
+    <w:rsid w:val="00A56148"/>
+    <w:rsid w:val="00A6019E"/>
+    <w:rsid w:val="00A62A56"/>
+    <w:rsid w:val="00A6330C"/>
+    <w:rsid w:val="00A63F46"/>
+    <w:rsid w:val="00A65B32"/>
+    <w:rsid w:val="00A66E9E"/>
+    <w:rsid w:val="00A67C7A"/>
+    <w:rsid w:val="00A67F85"/>
+    <w:rsid w:val="00A70032"/>
+    <w:rsid w:val="00A703EB"/>
+    <w:rsid w:val="00A7053A"/>
+    <w:rsid w:val="00A71119"/>
+    <w:rsid w:val="00A71474"/>
+    <w:rsid w:val="00A71AA1"/>
+    <w:rsid w:val="00A71C11"/>
+    <w:rsid w:val="00A71FC2"/>
+    <w:rsid w:val="00A72450"/>
+    <w:rsid w:val="00A737E1"/>
+    <w:rsid w:val="00A75055"/>
+    <w:rsid w:val="00A75CC0"/>
+    <w:rsid w:val="00A77C9F"/>
+    <w:rsid w:val="00A83D26"/>
+    <w:rsid w:val="00A8619B"/>
+    <w:rsid w:val="00A866B6"/>
+    <w:rsid w:val="00A908BF"/>
+    <w:rsid w:val="00A913BE"/>
+    <w:rsid w:val="00A91B09"/>
+    <w:rsid w:val="00A93FC6"/>
+    <w:rsid w:val="00A957D8"/>
+    <w:rsid w:val="00A9587B"/>
+    <w:rsid w:val="00A95894"/>
+    <w:rsid w:val="00A95FC9"/>
+    <w:rsid w:val="00A9673E"/>
+    <w:rsid w:val="00A97763"/>
+    <w:rsid w:val="00A97BF1"/>
+    <w:rsid w:val="00A97FFB"/>
+    <w:rsid w:val="00AA0790"/>
+    <w:rsid w:val="00AA2592"/>
+    <w:rsid w:val="00AA28A6"/>
+    <w:rsid w:val="00AA2A25"/>
+    <w:rsid w:val="00AA343F"/>
+    <w:rsid w:val="00AA50D7"/>
+    <w:rsid w:val="00AA636F"/>
+    <w:rsid w:val="00AA6F96"/>
+    <w:rsid w:val="00AA7141"/>
+    <w:rsid w:val="00AB0291"/>
+    <w:rsid w:val="00AB11C7"/>
+    <w:rsid w:val="00AB3FFA"/>
+    <w:rsid w:val="00AB4CB5"/>
+    <w:rsid w:val="00AB4F95"/>
+    <w:rsid w:val="00AC021E"/>
+    <w:rsid w:val="00AC08AB"/>
+    <w:rsid w:val="00AC0F8E"/>
+    <w:rsid w:val="00AC1140"/>
+    <w:rsid w:val="00AC12C6"/>
+    <w:rsid w:val="00AC1901"/>
+    <w:rsid w:val="00AC1EC5"/>
+    <w:rsid w:val="00AC1ED4"/>
+    <w:rsid w:val="00AC2C85"/>
+    <w:rsid w:val="00AC3C13"/>
+    <w:rsid w:val="00AC4EA2"/>
+    <w:rsid w:val="00AC58DE"/>
+    <w:rsid w:val="00AC5964"/>
+    <w:rsid w:val="00AC6C28"/>
+    <w:rsid w:val="00AC77E5"/>
+    <w:rsid w:val="00AD1BF9"/>
+    <w:rsid w:val="00AD1C98"/>
+    <w:rsid w:val="00AD23F9"/>
+    <w:rsid w:val="00AD4827"/>
+    <w:rsid w:val="00AD5842"/>
+    <w:rsid w:val="00AD5DC4"/>
+    <w:rsid w:val="00AE0322"/>
+    <w:rsid w:val="00AE3FA4"/>
+    <w:rsid w:val="00AE43B9"/>
+    <w:rsid w:val="00AE479A"/>
+    <w:rsid w:val="00AE5FB2"/>
+    <w:rsid w:val="00AE69BB"/>
+    <w:rsid w:val="00AE6DCF"/>
+    <w:rsid w:val="00AE78A5"/>
+    <w:rsid w:val="00AE7AE8"/>
+    <w:rsid w:val="00AF0464"/>
+    <w:rsid w:val="00AF0E72"/>
+    <w:rsid w:val="00AF4F7B"/>
+    <w:rsid w:val="00AF521C"/>
+    <w:rsid w:val="00AF5491"/>
+    <w:rsid w:val="00AF7BA5"/>
+    <w:rsid w:val="00B002B5"/>
+    <w:rsid w:val="00B00CC4"/>
+    <w:rsid w:val="00B00E6E"/>
+    <w:rsid w:val="00B01830"/>
+    <w:rsid w:val="00B07515"/>
+    <w:rsid w:val="00B07B84"/>
+    <w:rsid w:val="00B10098"/>
+    <w:rsid w:val="00B12300"/>
+    <w:rsid w:val="00B12CC8"/>
+    <w:rsid w:val="00B136C1"/>
+    <w:rsid w:val="00B14A4A"/>
+    <w:rsid w:val="00B14EA6"/>
+    <w:rsid w:val="00B1718E"/>
+    <w:rsid w:val="00B17215"/>
+    <w:rsid w:val="00B17E10"/>
+    <w:rsid w:val="00B21A1D"/>
+    <w:rsid w:val="00B23EA3"/>
+    <w:rsid w:val="00B2436B"/>
+    <w:rsid w:val="00B2461E"/>
+    <w:rsid w:val="00B2579A"/>
+    <w:rsid w:val="00B257E1"/>
+    <w:rsid w:val="00B26135"/>
+    <w:rsid w:val="00B27DF6"/>
+    <w:rsid w:val="00B30C9B"/>
+    <w:rsid w:val="00B30F39"/>
+    <w:rsid w:val="00B31AEB"/>
+    <w:rsid w:val="00B31D13"/>
+    <w:rsid w:val="00B31D20"/>
+    <w:rsid w:val="00B31F4A"/>
+    <w:rsid w:val="00B32129"/>
+    <w:rsid w:val="00B321CA"/>
+    <w:rsid w:val="00B33DD9"/>
+    <w:rsid w:val="00B34DDA"/>
+    <w:rsid w:val="00B3674C"/>
+    <w:rsid w:val="00B36864"/>
+    <w:rsid w:val="00B37575"/>
+    <w:rsid w:val="00B37881"/>
+    <w:rsid w:val="00B413B9"/>
+    <w:rsid w:val="00B415B7"/>
+    <w:rsid w:val="00B4290C"/>
+    <w:rsid w:val="00B43CB4"/>
+    <w:rsid w:val="00B4462D"/>
+    <w:rsid w:val="00B44985"/>
+    <w:rsid w:val="00B44C36"/>
+    <w:rsid w:val="00B4626E"/>
+    <w:rsid w:val="00B471AA"/>
+    <w:rsid w:val="00B50B47"/>
+    <w:rsid w:val="00B5201E"/>
+    <w:rsid w:val="00B52717"/>
+    <w:rsid w:val="00B528FF"/>
+    <w:rsid w:val="00B52F53"/>
+    <w:rsid w:val="00B56C93"/>
+    <w:rsid w:val="00B56E1B"/>
+    <w:rsid w:val="00B572A6"/>
+    <w:rsid w:val="00B628FF"/>
+    <w:rsid w:val="00B6738A"/>
+    <w:rsid w:val="00B72E2A"/>
+    <w:rsid w:val="00B73552"/>
+    <w:rsid w:val="00B742BC"/>
+    <w:rsid w:val="00B75857"/>
+    <w:rsid w:val="00B75FE7"/>
+    <w:rsid w:val="00B76DE7"/>
+    <w:rsid w:val="00B772B4"/>
+    <w:rsid w:val="00B80C2C"/>
+    <w:rsid w:val="00B8197F"/>
+    <w:rsid w:val="00B82620"/>
+    <w:rsid w:val="00B8480B"/>
+    <w:rsid w:val="00B86983"/>
+    <w:rsid w:val="00B874EC"/>
+    <w:rsid w:val="00B87C99"/>
+    <w:rsid w:val="00B91E94"/>
+    <w:rsid w:val="00B9293E"/>
+    <w:rsid w:val="00B94C32"/>
+    <w:rsid w:val="00B9667E"/>
+    <w:rsid w:val="00BA1029"/>
+    <w:rsid w:val="00BA1284"/>
+    <w:rsid w:val="00BA1E0D"/>
+    <w:rsid w:val="00BA5811"/>
+    <w:rsid w:val="00BA7BCC"/>
+    <w:rsid w:val="00BB0ED5"/>
+    <w:rsid w:val="00BB1217"/>
+    <w:rsid w:val="00BB215F"/>
+    <w:rsid w:val="00BB238F"/>
+    <w:rsid w:val="00BB2CA1"/>
+    <w:rsid w:val="00BB5376"/>
+    <w:rsid w:val="00BB5B2C"/>
+    <w:rsid w:val="00BB6827"/>
+    <w:rsid w:val="00BB6F05"/>
+    <w:rsid w:val="00BB709B"/>
+    <w:rsid w:val="00BB7C1B"/>
+    <w:rsid w:val="00BC0608"/>
+    <w:rsid w:val="00BC2D1C"/>
+    <w:rsid w:val="00BC367D"/>
+    <w:rsid w:val="00BC592D"/>
+    <w:rsid w:val="00BC5F80"/>
+    <w:rsid w:val="00BC6B8C"/>
+    <w:rsid w:val="00BC6C2C"/>
+    <w:rsid w:val="00BC7D22"/>
+    <w:rsid w:val="00BD02FE"/>
+    <w:rsid w:val="00BD0D1C"/>
+    <w:rsid w:val="00BD14C7"/>
+    <w:rsid w:val="00BD1FB7"/>
+    <w:rsid w:val="00BD2F3B"/>
+    <w:rsid w:val="00BD546A"/>
+    <w:rsid w:val="00BD5D7B"/>
+    <w:rsid w:val="00BD7FB6"/>
+    <w:rsid w:val="00BE15BF"/>
+    <w:rsid w:val="00BE2DEC"/>
+    <w:rsid w:val="00BE4AEF"/>
+    <w:rsid w:val="00BE593C"/>
+    <w:rsid w:val="00BE74CE"/>
+    <w:rsid w:val="00BE7F61"/>
+    <w:rsid w:val="00BF1459"/>
+    <w:rsid w:val="00BF1CB7"/>
+    <w:rsid w:val="00BF2ABE"/>
+    <w:rsid w:val="00BF32FA"/>
+    <w:rsid w:val="00BF6327"/>
+    <w:rsid w:val="00BF6BA2"/>
+    <w:rsid w:val="00BF6ECE"/>
+    <w:rsid w:val="00C04CAF"/>
+    <w:rsid w:val="00C05B98"/>
+    <w:rsid w:val="00C077B8"/>
+    <w:rsid w:val="00C07929"/>
+    <w:rsid w:val="00C128C4"/>
+    <w:rsid w:val="00C12BA2"/>
+    <w:rsid w:val="00C14392"/>
+    <w:rsid w:val="00C1653E"/>
+    <w:rsid w:val="00C16AB0"/>
+    <w:rsid w:val="00C17ADC"/>
+    <w:rsid w:val="00C212BE"/>
+    <w:rsid w:val="00C21B99"/>
+    <w:rsid w:val="00C2292E"/>
+    <w:rsid w:val="00C22D4F"/>
+    <w:rsid w:val="00C22D79"/>
+    <w:rsid w:val="00C2312F"/>
+    <w:rsid w:val="00C23150"/>
+    <w:rsid w:val="00C23427"/>
+    <w:rsid w:val="00C24115"/>
+    <w:rsid w:val="00C2454E"/>
+    <w:rsid w:val="00C251DF"/>
+    <w:rsid w:val="00C25956"/>
+    <w:rsid w:val="00C25CC8"/>
+    <w:rsid w:val="00C26B3A"/>
+    <w:rsid w:val="00C26EAA"/>
+    <w:rsid w:val="00C333D4"/>
+    <w:rsid w:val="00C33D20"/>
+    <w:rsid w:val="00C359FF"/>
+    <w:rsid w:val="00C40CFA"/>
+    <w:rsid w:val="00C4177B"/>
+    <w:rsid w:val="00C418E6"/>
+    <w:rsid w:val="00C42166"/>
+    <w:rsid w:val="00C43565"/>
+    <w:rsid w:val="00C43DE2"/>
+    <w:rsid w:val="00C45634"/>
+    <w:rsid w:val="00C460CC"/>
+    <w:rsid w:val="00C46B42"/>
+    <w:rsid w:val="00C46C06"/>
+    <w:rsid w:val="00C46FB0"/>
+    <w:rsid w:val="00C47613"/>
+    <w:rsid w:val="00C47A00"/>
+    <w:rsid w:val="00C50661"/>
+    <w:rsid w:val="00C51F63"/>
+    <w:rsid w:val="00C5263E"/>
+    <w:rsid w:val="00C52C92"/>
+    <w:rsid w:val="00C53D53"/>
+    <w:rsid w:val="00C5400B"/>
+    <w:rsid w:val="00C55272"/>
+    <w:rsid w:val="00C55393"/>
+    <w:rsid w:val="00C55BC5"/>
+    <w:rsid w:val="00C57074"/>
+    <w:rsid w:val="00C574AD"/>
+    <w:rsid w:val="00C60FCC"/>
+    <w:rsid w:val="00C6154C"/>
+    <w:rsid w:val="00C616FD"/>
+    <w:rsid w:val="00C61BB4"/>
+    <w:rsid w:val="00C62D06"/>
+    <w:rsid w:val="00C62DE4"/>
+    <w:rsid w:val="00C64BC2"/>
+    <w:rsid w:val="00C64EB6"/>
+    <w:rsid w:val="00C6507F"/>
+    <w:rsid w:val="00C679C7"/>
+    <w:rsid w:val="00C70903"/>
+    <w:rsid w:val="00C710E0"/>
+    <w:rsid w:val="00C72F32"/>
+    <w:rsid w:val="00C73350"/>
+    <w:rsid w:val="00C73D7D"/>
+    <w:rsid w:val="00C75DDB"/>
+    <w:rsid w:val="00C8039C"/>
+    <w:rsid w:val="00C8153F"/>
+    <w:rsid w:val="00C8187B"/>
+    <w:rsid w:val="00C82719"/>
+    <w:rsid w:val="00C8344E"/>
+    <w:rsid w:val="00C84934"/>
+    <w:rsid w:val="00C863A2"/>
+    <w:rsid w:val="00C86C83"/>
+    <w:rsid w:val="00C87FD8"/>
+    <w:rsid w:val="00C9145A"/>
+    <w:rsid w:val="00C91BE7"/>
+    <w:rsid w:val="00C9338F"/>
+    <w:rsid w:val="00C97DFE"/>
+    <w:rsid w:val="00CA0BE7"/>
+    <w:rsid w:val="00CA18AE"/>
+    <w:rsid w:val="00CA1C0D"/>
+    <w:rsid w:val="00CA2BE2"/>
+    <w:rsid w:val="00CA3076"/>
+    <w:rsid w:val="00CA3FF8"/>
+    <w:rsid w:val="00CA6357"/>
+    <w:rsid w:val="00CA6F98"/>
+    <w:rsid w:val="00CA7C4E"/>
+    <w:rsid w:val="00CA7E6F"/>
+    <w:rsid w:val="00CB1117"/>
+    <w:rsid w:val="00CB3B8E"/>
+    <w:rsid w:val="00CC0403"/>
+    <w:rsid w:val="00CC1642"/>
+    <w:rsid w:val="00CC1A2A"/>
+    <w:rsid w:val="00CC2A9B"/>
+    <w:rsid w:val="00CC402C"/>
+    <w:rsid w:val="00CC57F5"/>
+    <w:rsid w:val="00CC5B9F"/>
+    <w:rsid w:val="00CC5C33"/>
+    <w:rsid w:val="00CC64AC"/>
+    <w:rsid w:val="00CC72D4"/>
+    <w:rsid w:val="00CD1733"/>
+    <w:rsid w:val="00CD1D8C"/>
+    <w:rsid w:val="00CD2273"/>
+    <w:rsid w:val="00CD2301"/>
+    <w:rsid w:val="00CD365B"/>
+    <w:rsid w:val="00CD49F3"/>
+    <w:rsid w:val="00CD79AB"/>
+    <w:rsid w:val="00CD7BD8"/>
+    <w:rsid w:val="00CE152C"/>
+    <w:rsid w:val="00CE1BCB"/>
+    <w:rsid w:val="00CE503C"/>
+    <w:rsid w:val="00CE59A1"/>
+    <w:rsid w:val="00CE667F"/>
+    <w:rsid w:val="00CE68E0"/>
+    <w:rsid w:val="00CE7F12"/>
+    <w:rsid w:val="00CF026F"/>
+    <w:rsid w:val="00CF07C3"/>
+    <w:rsid w:val="00CF0A61"/>
+    <w:rsid w:val="00CF4214"/>
+    <w:rsid w:val="00CF4359"/>
+    <w:rsid w:val="00CF7C88"/>
+    <w:rsid w:val="00CF7D7B"/>
+    <w:rsid w:val="00CF7E6D"/>
+    <w:rsid w:val="00CF7FAA"/>
+    <w:rsid w:val="00D01E21"/>
+    <w:rsid w:val="00D03597"/>
+    <w:rsid w:val="00D03B8C"/>
+    <w:rsid w:val="00D053B4"/>
+    <w:rsid w:val="00D15DBD"/>
+    <w:rsid w:val="00D16FA6"/>
+    <w:rsid w:val="00D22B26"/>
+    <w:rsid w:val="00D232B8"/>
+    <w:rsid w:val="00D239D6"/>
+    <w:rsid w:val="00D24E07"/>
+    <w:rsid w:val="00D24E2B"/>
+    <w:rsid w:val="00D254A3"/>
+    <w:rsid w:val="00D25F4D"/>
+    <w:rsid w:val="00D26E85"/>
+    <w:rsid w:val="00D27AFC"/>
+    <w:rsid w:val="00D310BE"/>
+    <w:rsid w:val="00D3146F"/>
+    <w:rsid w:val="00D31EA1"/>
+    <w:rsid w:val="00D356AA"/>
+    <w:rsid w:val="00D3662B"/>
+    <w:rsid w:val="00D409B6"/>
+    <w:rsid w:val="00D423EC"/>
+    <w:rsid w:val="00D42690"/>
+    <w:rsid w:val="00D42C70"/>
+    <w:rsid w:val="00D4355A"/>
+    <w:rsid w:val="00D44727"/>
+    <w:rsid w:val="00D4542F"/>
+    <w:rsid w:val="00D4629E"/>
+    <w:rsid w:val="00D505BF"/>
+    <w:rsid w:val="00D52261"/>
+    <w:rsid w:val="00D52EA5"/>
+    <w:rsid w:val="00D52F7D"/>
+    <w:rsid w:val="00D549FF"/>
+    <w:rsid w:val="00D550B4"/>
+    <w:rsid w:val="00D559D6"/>
+    <w:rsid w:val="00D55C4C"/>
+    <w:rsid w:val="00D608A8"/>
+    <w:rsid w:val="00D61364"/>
+    <w:rsid w:val="00D633AC"/>
+    <w:rsid w:val="00D63E87"/>
+    <w:rsid w:val="00D651C7"/>
+    <w:rsid w:val="00D6528A"/>
+    <w:rsid w:val="00D679E5"/>
+    <w:rsid w:val="00D70148"/>
+    <w:rsid w:val="00D720D7"/>
+    <w:rsid w:val="00D72337"/>
+    <w:rsid w:val="00D7281F"/>
+    <w:rsid w:val="00D74031"/>
+    <w:rsid w:val="00D7486D"/>
+    <w:rsid w:val="00D75E2D"/>
+    <w:rsid w:val="00D771DA"/>
+    <w:rsid w:val="00D77A02"/>
+    <w:rsid w:val="00D77DF0"/>
+    <w:rsid w:val="00D81534"/>
+    <w:rsid w:val="00D815F7"/>
+    <w:rsid w:val="00D81EEC"/>
+    <w:rsid w:val="00D822ED"/>
+    <w:rsid w:val="00D85614"/>
+    <w:rsid w:val="00D8702C"/>
+    <w:rsid w:val="00D91C54"/>
+    <w:rsid w:val="00D9299C"/>
+    <w:rsid w:val="00D94EE9"/>
+    <w:rsid w:val="00D954A8"/>
+    <w:rsid w:val="00DA041C"/>
+    <w:rsid w:val="00DA12A8"/>
+    <w:rsid w:val="00DA19C0"/>
+    <w:rsid w:val="00DA1EBC"/>
+    <w:rsid w:val="00DA3E3C"/>
+    <w:rsid w:val="00DA4257"/>
+    <w:rsid w:val="00DA4949"/>
+    <w:rsid w:val="00DA4A81"/>
+    <w:rsid w:val="00DA4E54"/>
+    <w:rsid w:val="00DA4FE5"/>
+    <w:rsid w:val="00DA5AE9"/>
+    <w:rsid w:val="00DA62A3"/>
+    <w:rsid w:val="00DA66E0"/>
+    <w:rsid w:val="00DA7662"/>
+    <w:rsid w:val="00DB0210"/>
+    <w:rsid w:val="00DB05A6"/>
+    <w:rsid w:val="00DB07E9"/>
+    <w:rsid w:val="00DB0B57"/>
+    <w:rsid w:val="00DB0C72"/>
+    <w:rsid w:val="00DB0ECC"/>
+    <w:rsid w:val="00DB337B"/>
+    <w:rsid w:val="00DB3927"/>
+    <w:rsid w:val="00DB3CF2"/>
+    <w:rsid w:val="00DB4A0F"/>
+    <w:rsid w:val="00DB4F0B"/>
+    <w:rsid w:val="00DB5FCB"/>
+    <w:rsid w:val="00DB6E24"/>
+    <w:rsid w:val="00DC00CF"/>
+    <w:rsid w:val="00DC06D4"/>
+    <w:rsid w:val="00DC184B"/>
+    <w:rsid w:val="00DC2339"/>
+    <w:rsid w:val="00DC6396"/>
+    <w:rsid w:val="00DC6977"/>
+    <w:rsid w:val="00DC77FB"/>
+    <w:rsid w:val="00DC7F4B"/>
+    <w:rsid w:val="00DD02E1"/>
+    <w:rsid w:val="00DD1FB3"/>
+    <w:rsid w:val="00DD51F1"/>
+    <w:rsid w:val="00DE1F65"/>
+    <w:rsid w:val="00DE2581"/>
+    <w:rsid w:val="00DE26D6"/>
+    <w:rsid w:val="00DE3334"/>
+    <w:rsid w:val="00DE358C"/>
+    <w:rsid w:val="00DF0AB4"/>
+    <w:rsid w:val="00DF120E"/>
+    <w:rsid w:val="00DF324E"/>
+    <w:rsid w:val="00DF398F"/>
+    <w:rsid w:val="00DF3D7D"/>
+    <w:rsid w:val="00DF3DAF"/>
+    <w:rsid w:val="00DF4AA9"/>
+    <w:rsid w:val="00DF4B1D"/>
+    <w:rsid w:val="00DF67E8"/>
+    <w:rsid w:val="00DF68D2"/>
+    <w:rsid w:val="00DF6A32"/>
+    <w:rsid w:val="00DF6BC9"/>
+    <w:rsid w:val="00E017E9"/>
+    <w:rsid w:val="00E02E5C"/>
+    <w:rsid w:val="00E03CE8"/>
+    <w:rsid w:val="00E04DC2"/>
+    <w:rsid w:val="00E0686F"/>
+    <w:rsid w:val="00E10E05"/>
+    <w:rsid w:val="00E11D50"/>
+    <w:rsid w:val="00E164B1"/>
+    <w:rsid w:val="00E16DC3"/>
+    <w:rsid w:val="00E17B1D"/>
+    <w:rsid w:val="00E23E63"/>
+    <w:rsid w:val="00E24610"/>
+    <w:rsid w:val="00E2465F"/>
+    <w:rsid w:val="00E24DC6"/>
+    <w:rsid w:val="00E25732"/>
+    <w:rsid w:val="00E25B29"/>
+    <w:rsid w:val="00E2790C"/>
+    <w:rsid w:val="00E3047F"/>
+    <w:rsid w:val="00E305F2"/>
+    <w:rsid w:val="00E3210B"/>
+    <w:rsid w:val="00E32509"/>
+    <w:rsid w:val="00E33672"/>
+    <w:rsid w:val="00E352A8"/>
+    <w:rsid w:val="00E3579A"/>
+    <w:rsid w:val="00E36088"/>
+    <w:rsid w:val="00E37529"/>
+    <w:rsid w:val="00E41807"/>
+    <w:rsid w:val="00E4446E"/>
+    <w:rsid w:val="00E46A78"/>
+    <w:rsid w:val="00E47607"/>
+    <w:rsid w:val="00E505C6"/>
+    <w:rsid w:val="00E508A0"/>
+    <w:rsid w:val="00E51E5C"/>
+    <w:rsid w:val="00E53CA6"/>
+    <w:rsid w:val="00E55999"/>
+    <w:rsid w:val="00E564A7"/>
+    <w:rsid w:val="00E56D17"/>
+    <w:rsid w:val="00E571E7"/>
+    <w:rsid w:val="00E57B38"/>
+    <w:rsid w:val="00E57CE2"/>
+    <w:rsid w:val="00E619A1"/>
+    <w:rsid w:val="00E61CFF"/>
+    <w:rsid w:val="00E634F7"/>
+    <w:rsid w:val="00E63B5A"/>
+    <w:rsid w:val="00E63C69"/>
+    <w:rsid w:val="00E64E0F"/>
+    <w:rsid w:val="00E65712"/>
+    <w:rsid w:val="00E665E9"/>
+    <w:rsid w:val="00E712B1"/>
+    <w:rsid w:val="00E71C63"/>
+    <w:rsid w:val="00E72BE6"/>
+    <w:rsid w:val="00E74A52"/>
+    <w:rsid w:val="00E76844"/>
+    <w:rsid w:val="00E76B63"/>
+    <w:rsid w:val="00E76F8C"/>
+    <w:rsid w:val="00E77A14"/>
+    <w:rsid w:val="00E80505"/>
+    <w:rsid w:val="00E80E2F"/>
+    <w:rsid w:val="00E813BC"/>
+    <w:rsid w:val="00E8200C"/>
+    <w:rsid w:val="00E82F48"/>
+    <w:rsid w:val="00E869C0"/>
+    <w:rsid w:val="00E86DBB"/>
+    <w:rsid w:val="00E9080F"/>
+    <w:rsid w:val="00E90EA4"/>
+    <w:rsid w:val="00E931FE"/>
+    <w:rsid w:val="00E94351"/>
+    <w:rsid w:val="00E94716"/>
+    <w:rsid w:val="00E95A45"/>
+    <w:rsid w:val="00E9642D"/>
+    <w:rsid w:val="00EA006D"/>
+    <w:rsid w:val="00EA05DD"/>
+    <w:rsid w:val="00EA0BE7"/>
+    <w:rsid w:val="00EA140A"/>
+    <w:rsid w:val="00EA7999"/>
+    <w:rsid w:val="00EB20F9"/>
+    <w:rsid w:val="00EB2175"/>
+    <w:rsid w:val="00EB2C85"/>
+    <w:rsid w:val="00EB3090"/>
+    <w:rsid w:val="00EB326E"/>
+    <w:rsid w:val="00EB34E9"/>
+    <w:rsid w:val="00EB40CB"/>
+    <w:rsid w:val="00EB4AC5"/>
+    <w:rsid w:val="00EB6EB3"/>
+    <w:rsid w:val="00EB6FFB"/>
+    <w:rsid w:val="00EB74A1"/>
+    <w:rsid w:val="00EB7545"/>
+    <w:rsid w:val="00EB75AE"/>
+    <w:rsid w:val="00EB7FA8"/>
+    <w:rsid w:val="00EC0E4E"/>
+    <w:rsid w:val="00EC1BFA"/>
+    <w:rsid w:val="00EC25A9"/>
+    <w:rsid w:val="00EC3731"/>
+    <w:rsid w:val="00EC5D2A"/>
+    <w:rsid w:val="00ED1AA3"/>
+    <w:rsid w:val="00ED308B"/>
+    <w:rsid w:val="00ED32FF"/>
+    <w:rsid w:val="00ED383B"/>
+    <w:rsid w:val="00ED466B"/>
+    <w:rsid w:val="00ED7D16"/>
+    <w:rsid w:val="00EE176F"/>
+    <w:rsid w:val="00EE1A32"/>
+    <w:rsid w:val="00EE31F2"/>
+    <w:rsid w:val="00EE65C7"/>
+    <w:rsid w:val="00EE665D"/>
+    <w:rsid w:val="00EF1ABE"/>
+    <w:rsid w:val="00EF3A3D"/>
+    <w:rsid w:val="00EF4175"/>
+    <w:rsid w:val="00EF4CB7"/>
+    <w:rsid w:val="00EF5149"/>
+    <w:rsid w:val="00EF7025"/>
+    <w:rsid w:val="00EF7833"/>
+    <w:rsid w:val="00F0173F"/>
+    <w:rsid w:val="00F02021"/>
+    <w:rsid w:val="00F02565"/>
+    <w:rsid w:val="00F039C5"/>
+    <w:rsid w:val="00F04A11"/>
+    <w:rsid w:val="00F05826"/>
+    <w:rsid w:val="00F05DE5"/>
+    <w:rsid w:val="00F06688"/>
+    <w:rsid w:val="00F10BB8"/>
+    <w:rsid w:val="00F14EF9"/>
+    <w:rsid w:val="00F16400"/>
+    <w:rsid w:val="00F165C9"/>
+    <w:rsid w:val="00F178D0"/>
+    <w:rsid w:val="00F17E3B"/>
+    <w:rsid w:val="00F21610"/>
+    <w:rsid w:val="00F22967"/>
+    <w:rsid w:val="00F229C1"/>
+    <w:rsid w:val="00F24397"/>
+    <w:rsid w:val="00F24A77"/>
+    <w:rsid w:val="00F24B4C"/>
+    <w:rsid w:val="00F25F5C"/>
+    <w:rsid w:val="00F26EEA"/>
+    <w:rsid w:val="00F3036C"/>
+    <w:rsid w:val="00F32CCD"/>
+    <w:rsid w:val="00F338D2"/>
+    <w:rsid w:val="00F365ED"/>
+    <w:rsid w:val="00F36AB2"/>
+    <w:rsid w:val="00F36EF1"/>
+    <w:rsid w:val="00F40E85"/>
+    <w:rsid w:val="00F451CF"/>
+    <w:rsid w:val="00F45834"/>
+    <w:rsid w:val="00F46434"/>
+    <w:rsid w:val="00F47F1A"/>
+    <w:rsid w:val="00F5029B"/>
+    <w:rsid w:val="00F5118A"/>
+    <w:rsid w:val="00F51299"/>
+    <w:rsid w:val="00F5376D"/>
+    <w:rsid w:val="00F54295"/>
+    <w:rsid w:val="00F549A3"/>
+    <w:rsid w:val="00F575D2"/>
+    <w:rsid w:val="00F57D42"/>
+    <w:rsid w:val="00F611C4"/>
+    <w:rsid w:val="00F64316"/>
+    <w:rsid w:val="00F65048"/>
+    <w:rsid w:val="00F65598"/>
+    <w:rsid w:val="00F655B2"/>
+    <w:rsid w:val="00F65EF1"/>
+    <w:rsid w:val="00F674A9"/>
+    <w:rsid w:val="00F701F6"/>
+    <w:rsid w:val="00F7092E"/>
+    <w:rsid w:val="00F713F1"/>
+    <w:rsid w:val="00F7167A"/>
+    <w:rsid w:val="00F723C5"/>
+    <w:rsid w:val="00F72D86"/>
+    <w:rsid w:val="00F73005"/>
+    <w:rsid w:val="00F7347A"/>
+    <w:rsid w:val="00F73636"/>
+    <w:rsid w:val="00F759A7"/>
+    <w:rsid w:val="00F76223"/>
+    <w:rsid w:val="00F77416"/>
+    <w:rsid w:val="00F807A7"/>
+    <w:rsid w:val="00F81792"/>
+    <w:rsid w:val="00F823D8"/>
+    <w:rsid w:val="00F8315A"/>
+    <w:rsid w:val="00F83B20"/>
+    <w:rsid w:val="00F83E17"/>
+    <w:rsid w:val="00F84574"/>
+    <w:rsid w:val="00F84EE5"/>
+    <w:rsid w:val="00F85D1D"/>
+    <w:rsid w:val="00F87DE2"/>
+    <w:rsid w:val="00F9193D"/>
+    <w:rsid w:val="00F94450"/>
+    <w:rsid w:val="00F94BE3"/>
+    <w:rsid w:val="00F94C3E"/>
+    <w:rsid w:val="00F94F03"/>
+    <w:rsid w:val="00F96032"/>
+    <w:rsid w:val="00F966CD"/>
+    <w:rsid w:val="00F9673D"/>
+    <w:rsid w:val="00F96DBC"/>
+    <w:rsid w:val="00FA0396"/>
+    <w:rsid w:val="00FA0C3F"/>
+    <w:rsid w:val="00FA1204"/>
+    <w:rsid w:val="00FA4594"/>
+    <w:rsid w:val="00FA4886"/>
+    <w:rsid w:val="00FB045C"/>
+    <w:rsid w:val="00FB1174"/>
+    <w:rsid w:val="00FB597E"/>
+    <w:rsid w:val="00FC004F"/>
+    <w:rsid w:val="00FC0B34"/>
+    <w:rsid w:val="00FC2955"/>
+    <w:rsid w:val="00FC297B"/>
+    <w:rsid w:val="00FC298E"/>
+    <w:rsid w:val="00FC6C06"/>
+    <w:rsid w:val="00FC73D1"/>
+    <w:rsid w:val="00FD129B"/>
+    <w:rsid w:val="00FD14CF"/>
+    <w:rsid w:val="00FD17A1"/>
+    <w:rsid w:val="00FD2BFB"/>
+    <w:rsid w:val="00FD2C94"/>
+    <w:rsid w:val="00FD3B64"/>
+    <w:rsid w:val="00FD56C3"/>
+    <w:rsid w:val="00FD6D39"/>
+    <w:rsid w:val="00FD6F13"/>
+    <w:rsid w:val="00FD72C8"/>
+    <w:rsid w:val="00FE070D"/>
+    <w:rsid w:val="00FE0CFB"/>
+    <w:rsid w:val="00FE4482"/>
+    <w:rsid w:val="00FE4C80"/>
+    <w:rsid w:val="00FE5F60"/>
+    <w:rsid w:val="00FE60A8"/>
+    <w:rsid w:val="00FE63DC"/>
+    <w:rsid w:val="00FE6EA2"/>
+    <w:rsid w:val="00FE7EC1"/>
+    <w:rsid w:val="00FF06F2"/>
+    <w:rsid w:val="00FF12D2"/>
+    <w:rsid w:val="00FF1558"/>
+    <w:rsid w:val="00FF73F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5C46F0E3"/>
-  <w15:docId w15:val="{8309AFA0-C431-44A9-8C41-DB60A099AEF5}"/>
+  <w14:docId w14:val="5EAC62D6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{45604D73-4E40-4386-9DDE-714A3D8F703E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20515,51 +4639,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -20741,1837 +4865,827 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007F28ED"/>
+    <w:rsid w:val="00110812"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009B0207"/>
+    <w:rsid w:val="009A24EC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:spacing w:before="180" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009B0207"/>
+    <w:rsid w:val="009A24EC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009B0207"/>
+    <w:rsid w:val="009A24EC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:spacing w:before="180" w:after="60" w:line="228" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arya 1 BOLD"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00033F9D"/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="4"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="009B0207"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009A24EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
-[...4 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="009B0207"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
-[...3 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="009B0207"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arya 1 BOLD"/>
-[...54 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864">
-    <w:name w:val="yiv1412831824ms__id4322 yiv1412831824ms__id7631 yiv1412831824ms__id2567 yiv1412831824ms__id9054&#10; yiv1412831824ms__id2864"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00CE142B"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A24EC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E52F4C"/>
+    <w:rsid w:val="009A24EC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E52F4C"/>
+    <w:rsid w:val="009A24EC"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:bidi="ar-SA"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E52F4C"/>
+    <w:rsid w:val="009A24EC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E52F4C"/>
+    <w:rsid w:val="009A24EC"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:bidi="ar-SA"/>
-[...168 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1214 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/ppm0000185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0146167208318401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/com0000181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thebigpicture-academicwriting.digi.hansreitzel.dk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kairos.technorhetoric.net/21.1/topoi/butler/index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1037/0021-9010.76.1.143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/104649640003100102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000168-000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.chb.2017.02.038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://a.co/06Se6Na" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(10)60175-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119466642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catholiccollegesonline.org/pdf/national_ccaa_in_the_news_-_nacac_journal_of_college_admission_winter_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/examples/book-references" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0193972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1158/0008-5472.CAN-10-2451" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://earlychildhoodeducation.digi.hansreitzel.dk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -22672,93 +5786,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>13869</Characters>
+  <Pages>4</Pages>
+  <Words>212</Words>
+  <Characters>1215</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16270</CharactersWithSpaces>
+  <CharactersWithSpaces>1425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>MohsenJDZ</dc:creator>
+  <dc:subject/>
+  <dc:creator>Raymand Pajouh</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>